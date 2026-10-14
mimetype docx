--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762149612" name="Picture">
+                  <wp:docPr id="1599181850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762149612" name="Picture"/>
+                          <pic:cNvPr id="1599181850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282071082" name="Picture">
+                  <wp:docPr id="1549463395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282071082" name="Picture"/>
+                          <pic:cNvPr id="1549463395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669531535" name="Picture">
+                        <wp:docPr id="931152081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669531535" name="Picture"/>
+                                <pic:cNvPr id="931152081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909434155" name="Picture">
+                  <wp:docPr id="958690495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909434155" name="Picture"/>
+                          <pic:cNvPr id="958690495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133276711" name="Picture">
+                  <wp:docPr id="141621930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133276711" name="Picture"/>
+                          <pic:cNvPr id="141621930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293910998" name="Picture">
+                  <wp:docPr id="1120780507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293910998" name="Picture"/>
+                          <pic:cNvPr id="1120780507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507247219" name="Picture">
+                  <wp:docPr id="1038059649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507247219" name="Picture"/>
+                          <pic:cNvPr id="1038059649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816677388" name="Picture">
+                  <wp:docPr id="1811014475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816677388" name="Picture"/>
+                          <pic:cNvPr id="1811014475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896469931" name="Picture">
+                        <wp:docPr id="1356640823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896469931" name="Picture"/>
+                                <pic:cNvPr id="1356640823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290333810" name="Picture">
+                        <wp:docPr id="961237932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290333810" name="Picture"/>
+                                <pic:cNvPr id="961237932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="326342201" name="Picture">
+                        <wp:docPr id="1728299110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="326342201" name="Picture"/>
+                                <pic:cNvPr id="1728299110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659614711" name="Picture">
+                        <wp:docPr id="648738613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659614711" name="Picture"/>
+                                <pic:cNvPr id="648738613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1749683154" name="Picture">
+                        <wp:docPr id="482694439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1749683154" name="Picture"/>
+                                <pic:cNvPr id="482694439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409235370" name="Picture">
+                        <wp:docPr id="10579234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409235370" name="Picture"/>
+                                <pic:cNvPr id="10579234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26871559" name="Picture">
+                        <wp:docPr id="184263751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26871559" name="Picture"/>
+                                <pic:cNvPr id="184263751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775889081" name="Picture">
+                        <wp:docPr id="1916961092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775889081" name="Picture"/>
+                                <pic:cNvPr id="1916961092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164126031" name="Picture">
+                        <wp:docPr id="1624915347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164126031" name="Picture"/>
+                                <pic:cNvPr id="1624915347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048069818" name="Picture">
+                        <wp:docPr id="463743846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048069818" name="Picture"/>
+                                <pic:cNvPr id="463743846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728472688" name="Picture">
+                        <wp:docPr id="641009021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728472688" name="Picture"/>
+                                <pic:cNvPr id="641009021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277572321" name="Picture">
+                        <wp:docPr id="15706860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277572321" name="Picture"/>
+                                <pic:cNvPr id="15706860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442013423" name="Picture">
+                        <wp:docPr id="1392475202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442013423" name="Picture"/>
+                                <pic:cNvPr id="1392475202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="605827229" name="Picture">
+                        <wp:docPr id="471491461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="605827229" name="Picture"/>
+                                <pic:cNvPr id="471491461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040980991" name="Picture">
+                        <wp:docPr id="1176207451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040980991" name="Picture"/>
+                                <pic:cNvPr id="1176207451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315298011" name="Picture">
+                  <wp:docPr id="1141301633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315298011" name="Picture"/>
+                          <pic:cNvPr id="1141301633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012550720" name="Picture">
+                  <wp:docPr id="1023362442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012550720" name="Picture"/>
+                          <pic:cNvPr id="1023362442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556378690" name="Picture">
+                  <wp:docPr id="1910801019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556378690" name="Picture"/>
+                          <pic:cNvPr id="1910801019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671200188" name="Picture">
+                  <wp:docPr id="1582743475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671200188" name="Picture"/>
+                          <pic:cNvPr id="1582743475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302142826" name="Picture">
+                  <wp:docPr id="1309256398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302142826" name="Picture"/>
+                          <pic:cNvPr id="1309256398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978375488" name="Picture">
+                  <wp:docPr id="1154417523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978375488" name="Picture"/>
+                          <pic:cNvPr id="1154417523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1437267259" name="Picture">
+                        <wp:docPr id="1126166650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1437267259" name="Picture"/>
+                                <pic:cNvPr id="1126166650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503917351" name="Picture">
+                  <wp:docPr id="1034909009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503917351" name="Picture"/>
+                          <pic:cNvPr id="1034909009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497472600" name="Picture">
+                  <wp:docPr id="1570020169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497472600" name="Picture"/>
+                          <pic:cNvPr id="1570020169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531098106" name="Picture">
+                  <wp:docPr id="1639201953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531098106" name="Picture"/>
+                          <pic:cNvPr id="1639201953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606096518" name="Picture">
+                  <wp:docPr id="1116766630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606096518" name="Picture"/>
+                          <pic:cNvPr id="1116766630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927826064" name="Picture">
+                  <wp:docPr id="464782199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927826064" name="Picture"/>
+                          <pic:cNvPr id="464782199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844854392" name="Picture">
+                  <wp:docPr id="417850869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844854392" name="Picture"/>
+                          <pic:cNvPr id="417850869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104501441" name="Picture">
+                        <wp:docPr id="1090077551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104501441" name="Picture"/>
+                                <pic:cNvPr id="1090077551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986154793" name="Picture">
+                        <wp:docPr id="189495446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986154793" name="Picture"/>
+                                <pic:cNvPr id="189495446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370472930" name="Picture">
+                  <wp:docPr id="27500715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370472930" name="Picture"/>
+                          <pic:cNvPr id="27500715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235629920" name="Picture">
+                  <wp:docPr id="276615120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235629920" name="Picture"/>
+                          <pic:cNvPr id="276615120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828534006" name="Picture">
+                  <wp:docPr id="539047507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828534006" name="Picture"/>
+                          <pic:cNvPr id="539047507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474501732" name="Picture">
+                  <wp:docPr id="819934892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474501732" name="Picture"/>
+                          <pic:cNvPr id="819934892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982510090" name="Picture">
+                  <wp:docPr id="97249554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982510090" name="Picture"/>
+                          <pic:cNvPr id="97249554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759999251" name="Picture">
+                  <wp:docPr id="1323955478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759999251" name="Picture"/>
+                          <pic:cNvPr id="1323955478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358980359" name="Picture">
+                        <wp:docPr id="1832647737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358980359" name="Picture"/>
+                                <pic:cNvPr id="1832647737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190738773" name="Picture">
+                  <wp:docPr id="1820059085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190738773" name="Picture"/>
+                          <pic:cNvPr id="1820059085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61654720" name="Picture">
+                  <wp:docPr id="2028633060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61654720" name="Picture"/>
+                          <pic:cNvPr id="2028633060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833605030" name="Picture">
+                  <wp:docPr id="647302808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833605030" name="Picture"/>
+                          <pic:cNvPr id="647302808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655923649" name="Picture">
+                  <wp:docPr id="2043574740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655923649" name="Picture"/>
+                          <pic:cNvPr id="2043574740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654064621" name="Picture">
+                  <wp:docPr id="1890673683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654064621" name="Picture"/>
+                          <pic:cNvPr id="1890673683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848523860" name="Picture">
+                  <wp:docPr id="1980532831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848523860" name="Picture"/>
+                          <pic:cNvPr id="1980532831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568224716" name="Picture">
+                        <wp:docPr id="255857725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568224716" name="Picture"/>
+                                <pic:cNvPr id="255857725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141999217" name="Picture">
+                  <wp:docPr id="488389626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141999217" name="Picture"/>
+                          <pic:cNvPr id="488389626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164524291" name="Picture">
+                  <wp:docPr id="664499787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164524291" name="Picture"/>
+                          <pic:cNvPr id="664499787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632981546" name="Picture">
+                  <wp:docPr id="471063428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632981546" name="Picture"/>
+                          <pic:cNvPr id="471063428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182676" name="Picture">
+                  <wp:docPr id="1819569960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182676" name="Picture"/>
+                          <pic:cNvPr id="1819569960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873387915" name="Picture">
+                  <wp:docPr id="2141539449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873387915" name="Picture"/>
+                          <pic:cNvPr id="2141539449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607671620" name="Picture">
+                  <wp:docPr id="193296449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607671620" name="Picture"/>
+                          <pic:cNvPr id="193296449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113184177" name="Picture">
+                  <wp:docPr id="1586899916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113184177" name="Picture"/>
+                          <pic:cNvPr id="1586899916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405575972" name="Picture">
+                  <wp:docPr id="1433823925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405575972" name="Picture"/>
+                          <pic:cNvPr id="1433823925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501833661" name="Picture">
+                  <wp:docPr id="1005492608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501833661" name="Picture"/>
+                          <pic:cNvPr id="1005492608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>