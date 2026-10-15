--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578227925" name="Picture">
+                  <wp:docPr id="1484818661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578227925" name="Picture"/>
+                          <pic:cNvPr id="1484818661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309560812" name="Picture">
+                  <wp:docPr id="304636397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309560812" name="Picture"/>
+                          <pic:cNvPr id="304636397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950516270" name="Picture">
+                        <wp:docPr id="2048933140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950516270" name="Picture"/>
+                                <pic:cNvPr id="2048933140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172936550" name="Picture">
+                  <wp:docPr id="1777562453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172936550" name="Picture"/>
+                          <pic:cNvPr id="1777562453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402052340" name="Picture">
+                  <wp:docPr id="550664918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402052340" name="Picture"/>
+                          <pic:cNvPr id="550664918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553109604" name="Picture">
+                  <wp:docPr id="1583962048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553109604" name="Picture"/>
+                          <pic:cNvPr id="1583962048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95374229" name="Picture">
+                  <wp:docPr id="133394130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95374229" name="Picture"/>
+                          <pic:cNvPr id="133394130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29630248" name="Picture">
+                  <wp:docPr id="64440402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29630248" name="Picture"/>
+                          <pic:cNvPr id="64440402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380810582" name="Picture">
+                        <wp:docPr id="1928501641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380810582" name="Picture"/>
+                                <pic:cNvPr id="1928501641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441970837" name="Picture">
+                        <wp:docPr id="846895694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441970837" name="Picture"/>
+                                <pic:cNvPr id="846895694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819057652" name="Picture">
+                        <wp:docPr id="109551595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819057652" name="Picture"/>
+                                <pic:cNvPr id="109551595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512096259" name="Picture">
+                        <wp:docPr id="307422845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512096259" name="Picture"/>
+                                <pic:cNvPr id="307422845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="118482663" name="Picture">
+                        <wp:docPr id="321591670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="118482663" name="Picture"/>
+                                <pic:cNvPr id="321591670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755997093" name="Picture">
+                        <wp:docPr id="1679524561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755997093" name="Picture"/>
+                                <pic:cNvPr id="1679524561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634978029" name="Picture">
+                        <wp:docPr id="396374829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634978029" name="Picture"/>
+                                <pic:cNvPr id="396374829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991721398" name="Picture">
+                        <wp:docPr id="1251918041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991721398" name="Picture"/>
+                                <pic:cNvPr id="1251918041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="514443421" name="Picture">
+                        <wp:docPr id="1478921822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="514443421" name="Picture"/>
+                                <pic:cNvPr id="1478921822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451970395" name="Picture">
+                        <wp:docPr id="2054873494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451970395" name="Picture"/>
+                                <pic:cNvPr id="2054873494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901745671" name="Picture">
+                        <wp:docPr id="1042038228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901745671" name="Picture"/>
+                                <pic:cNvPr id="1042038228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287197132" name="Picture">
+                        <wp:docPr id="817286723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287197132" name="Picture"/>
+                                <pic:cNvPr id="817286723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171233600" name="Picture">
+                  <wp:docPr id="1829819788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171233600" name="Picture"/>
+                          <pic:cNvPr id="1829819788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036805360" name="Picture">
+                  <wp:docPr id="1638985335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036805360" name="Picture"/>
+                          <pic:cNvPr id="1638985335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564222368" name="Picture">
+                  <wp:docPr id="1459838036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564222368" name="Picture"/>
+                          <pic:cNvPr id="1459838036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223698505" name="Picture">
+                  <wp:docPr id="140333007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223698505" name="Picture"/>
+                          <pic:cNvPr id="140333007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505556915" name="Picture">
+                  <wp:docPr id="1988864115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505556915" name="Picture"/>
+                          <pic:cNvPr id="1988864115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131779398" name="Picture">
+                  <wp:docPr id="1557285557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131779398" name="Picture"/>
+                          <pic:cNvPr id="1557285557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285615205" name="Picture">
+                        <wp:docPr id="238579467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285615205" name="Picture"/>
+                                <pic:cNvPr id="238579467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172024371" name="Picture">
+                        <wp:docPr id="2054051344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172024371" name="Picture"/>
+                                <pic:cNvPr id="2054051344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113731807" name="Picture">
+                  <wp:docPr id="86246298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113731807" name="Picture"/>
+                          <pic:cNvPr id="86246298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923735938" name="Picture">
+                  <wp:docPr id="1704984920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923735938" name="Picture"/>
+                          <pic:cNvPr id="1704984920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978532906" name="Picture">
+                  <wp:docPr id="1836451114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978532906" name="Picture"/>
+                          <pic:cNvPr id="1836451114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773097861" name="Picture">
+                  <wp:docPr id="623073488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773097861" name="Picture"/>
+                          <pic:cNvPr id="623073488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174638021" name="Picture">
+                  <wp:docPr id="1929796312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174638021" name="Picture"/>
+                          <pic:cNvPr id="1929796312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464288294" name="Picture">
+                  <wp:docPr id="84673871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464288294" name="Picture"/>
+                          <pic:cNvPr id="84673871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23099,57 +23099,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687737166" name="Picture">
+                        <wp:docPr id="1097395476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687737166" name="Picture"/>
+                                <pic:cNvPr id="1097395476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24508,57 +24508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502397147" name="Picture">
+                  <wp:docPr id="854125710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502397147" name="Picture"/>
+                          <pic:cNvPr id="854125710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24597,57 +24597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749058984" name="Picture">
+                  <wp:docPr id="1112698991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749058984" name="Picture"/>
+                          <pic:cNvPr id="1112698991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25277,57 +25277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510483396" name="Picture">
+                  <wp:docPr id="1800441747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510483396" name="Picture"/>
+                          <pic:cNvPr id="1800441747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26338,57 +26338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337399586" name="Picture">
+                  <wp:docPr id="1937239534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337399586" name="Picture"/>
+                          <pic:cNvPr id="1937239534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26441,57 +26441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726719865" name="Picture">
+                  <wp:docPr id="1987366473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726719865" name="Picture"/>
+                          <pic:cNvPr id="1987366473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27899,57 +27899,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969230066" name="Picture">
+                  <wp:docPr id="612269775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969230066" name="Picture"/>
+                          <pic:cNvPr id="612269775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29096,57 +29096,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259177665" name="Picture">
+                        <wp:docPr id="284447467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259177665" name="Picture"/>
+                                <pic:cNvPr id="284447467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31266,57 +31266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759260763" name="Picture">
+                  <wp:docPr id="1952725188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759260763" name="Picture"/>
+                          <pic:cNvPr id="1952725188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31355,57 +31355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391748493" name="Picture">
+                  <wp:docPr id="1144721301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391748493" name="Picture"/>
+                          <pic:cNvPr id="1144721301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31999,57 +31999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978194588" name="Picture">
+                  <wp:docPr id="1995079411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978194588" name="Picture"/>
+                          <pic:cNvPr id="1995079411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32997,57 +32997,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265463543" name="Picture">
+                  <wp:docPr id="613566358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265463543" name="Picture"/>
+                          <pic:cNvPr id="613566358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33100,57 +33100,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862436396" name="Picture">
+                  <wp:docPr id="155160205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862436396" name="Picture"/>
+                          <pic:cNvPr id="155160205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34477,57 +34477,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884072919" name="Picture">
+                  <wp:docPr id="1672269900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884072919" name="Picture"/>
+                          <pic:cNvPr id="1672269900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35620,57 +35620,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517853746" name="Picture">
+                        <wp:docPr id="1680707314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517853746" name="Picture"/>
+                                <pic:cNvPr id="1680707314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36841,57 +36841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635545587" name="Picture">
+                  <wp:docPr id="1636174987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635545587" name="Picture"/>
+                          <pic:cNvPr id="1636174987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36912,57 +36912,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737976381" name="Picture">
+                  <wp:docPr id="1679517976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737976381" name="Picture"/>
+                          <pic:cNvPr id="1679517976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37326,57 +37326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49005252" name="Picture">
+                  <wp:docPr id="1694455066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49005252" name="Picture"/>
+                          <pic:cNvPr id="1694455066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>