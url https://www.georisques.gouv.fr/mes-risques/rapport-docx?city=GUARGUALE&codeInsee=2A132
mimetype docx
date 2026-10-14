--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384614183" name="Picture">
+                  <wp:docPr id="2136601989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384614183" name="Picture"/>
+                          <pic:cNvPr id="2136601989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344601001" name="Picture">
+                  <wp:docPr id="805194612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344601001" name="Picture"/>
+                          <pic:cNvPr id="805194612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265146685" name="Picture">
+                        <wp:docPr id="21315484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265146685" name="Picture"/>
+                                <pic:cNvPr id="21315484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123610334" name="Picture">
+                  <wp:docPr id="2105131521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123610334" name="Picture"/>
+                          <pic:cNvPr id="2105131521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925341697" name="Picture">
+                  <wp:docPr id="1961483030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925341697" name="Picture"/>
+                          <pic:cNvPr id="1961483030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314616620" name="Picture">
+                  <wp:docPr id="1937116064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314616620" name="Picture"/>
+                          <pic:cNvPr id="1937116064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654015355" name="Picture">
+                  <wp:docPr id="1737529864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654015355" name="Picture"/>
+                          <pic:cNvPr id="1737529864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948700528" name="Picture">
+                  <wp:docPr id="1605883609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948700528" name="Picture"/>
+                          <pic:cNvPr id="1605883609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444104516" name="Picture">
+                        <wp:docPr id="507826156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444104516" name="Picture"/>
+                                <pic:cNvPr id="507826156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357677953" name="Picture">
+                        <wp:docPr id="202133295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357677953" name="Picture"/>
+                                <pic:cNvPr id="202133295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595121075" name="Picture">
+                        <wp:docPr id="22141268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595121075" name="Picture"/>
+                                <pic:cNvPr id="22141268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123873022" name="Picture">
+                        <wp:docPr id="1159999136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123873022" name="Picture"/>
+                                <pic:cNvPr id="1159999136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402725672" name="Picture">
+                        <wp:docPr id="398637997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402725672" name="Picture"/>
+                                <pic:cNvPr id="398637997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024297411" name="Picture">
+                        <wp:docPr id="498045472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024297411" name="Picture"/>
+                                <pic:cNvPr id="498045472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419731768" name="Picture">
+                        <wp:docPr id="995449946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419731768" name="Picture"/>
+                                <pic:cNvPr id="995449946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263870765" name="Picture">
+                        <wp:docPr id="1900863327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263870765" name="Picture"/>
+                                <pic:cNvPr id="1900863327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717761670" name="Picture">
+                        <wp:docPr id="1806470403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717761670" name="Picture"/>
+                                <pic:cNvPr id="1806470403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712822955" name="Picture">
+                        <wp:docPr id="722094730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712822955" name="Picture"/>
+                                <pic:cNvPr id="722094730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911152802" name="Picture">
+                        <wp:docPr id="1433325734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911152802" name="Picture"/>
+                                <pic:cNvPr id="1433325734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10982,57 +10982,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982848693" name="Picture">
+                        <wp:docPr id="868271415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982848693" name="Picture"/>
+                                <pic:cNvPr id="868271415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11846,57 +11846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147879435" name="Picture">
+                  <wp:docPr id="984708104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147879435" name="Picture"/>
+                          <pic:cNvPr id="984708104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11935,57 +11935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316783046" name="Picture">
+                  <wp:docPr id="1320658861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316783046" name="Picture"/>
+                          <pic:cNvPr id="1320658861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12579,57 +12579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111604729" name="Picture">
+                  <wp:docPr id="1983097821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111604729" name="Picture"/>
+                          <pic:cNvPr id="1983097821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13807,57 +13807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053491583" name="Picture">
+                  <wp:docPr id="1528944034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053491583" name="Picture"/>
+                          <pic:cNvPr id="1528944034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13910,57 +13910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838378314" name="Picture">
+                  <wp:docPr id="964883005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838378314" name="Picture"/>
+                          <pic:cNvPr id="964883005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15291,57 +15291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432167478" name="Picture">
+                  <wp:docPr id="1604216391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432167478" name="Picture"/>
+                          <pic:cNvPr id="1604216391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16434,57 +16434,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297336147" name="Picture">
+                        <wp:docPr id="872003493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297336147" name="Picture"/>
+                                <pic:cNvPr id="872003493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17823,57 +17823,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572126724" name="Picture">
+                  <wp:docPr id="417380523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572126724" name="Picture"/>
+                          <pic:cNvPr id="417380523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17912,57 +17912,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765115125" name="Picture">
+                  <wp:docPr id="881291920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765115125" name="Picture"/>
+                          <pic:cNvPr id="881291920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18556,57 +18556,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073987184" name="Picture">
+                  <wp:docPr id="1245556538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073987184" name="Picture"/>
+                          <pic:cNvPr id="1245556538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19554,57 +19554,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116718517" name="Picture">
+                  <wp:docPr id="2093734271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116718517" name="Picture"/>
+                          <pic:cNvPr id="2093734271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19657,57 +19657,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290131403" name="Picture">
+                  <wp:docPr id="362948020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290131403" name="Picture"/>
+                          <pic:cNvPr id="362948020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21036,57 +21036,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394841941" name="Picture">
+                  <wp:docPr id="2106288945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394841941" name="Picture"/>
+                          <pic:cNvPr id="2106288945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22170,57 +22170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1375479181" name="Picture">
+                        <wp:docPr id="1175057590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1375479181" name="Picture"/>
+                                <pic:cNvPr id="1175057590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23195,57 +23195,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220887054" name="Picture">
+                        <wp:docPr id="1948051250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220887054" name="Picture"/>
+                                <pic:cNvPr id="1948051250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24667,57 +24667,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885100177" name="Picture">
+                  <wp:docPr id="2046954721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885100177" name="Picture"/>
+                          <pic:cNvPr id="2046954721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24756,57 +24756,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167496060" name="Picture">
+                  <wp:docPr id="1995169014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167496060" name="Picture"/>
+                          <pic:cNvPr id="1995169014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25400,57 +25400,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799348851" name="Picture">
+                  <wp:docPr id="1130647652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799348851" name="Picture"/>
+                          <pic:cNvPr id="1130647652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26398,57 +26398,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796581351" name="Picture">
+                  <wp:docPr id="868216696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796581351" name="Picture"/>
+                          <pic:cNvPr id="868216696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26501,57 +26501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572047487" name="Picture">
+                  <wp:docPr id="935801352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572047487" name="Picture"/>
+                          <pic:cNvPr id="935801352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27878,57 +27878,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252225692" name="Picture">
+                  <wp:docPr id="591564952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252225692" name="Picture"/>
+                          <pic:cNvPr id="591564952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29021,57 +29021,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917713984" name="Picture">
+                        <wp:docPr id="1541223042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917713984" name="Picture"/>
+                                <pic:cNvPr id="1541223042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30389,57 +30389,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492639739" name="Picture">
+                  <wp:docPr id="1462196502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492639739" name="Picture"/>
+                          <pic:cNvPr id="1462196502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30478,57 +30478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001334673" name="Picture">
+                  <wp:docPr id="1708931154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001334673" name="Picture"/>
+                          <pic:cNvPr id="1708931154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31110,57 +31110,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580636188" name="Picture">
+                  <wp:docPr id="1820350207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580636188" name="Picture"/>
+                          <pic:cNvPr id="1820350207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32054,57 +32054,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978354363" name="Picture">
+                  <wp:docPr id="1608753877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978354363" name="Picture"/>
+                          <pic:cNvPr id="1608753877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32166,57 +32166,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746762477" name="Picture">
+                  <wp:docPr id="1929025266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746762477" name="Picture"/>
+                          <pic:cNvPr id="1929025266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33322,64 +33322,65 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="780"/>
+          <w:trHeight w:hRule="atLeast" w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="60"/>
               <w:gridCol w:w="60"/>
               <w:gridCol w:w="200"/>
               <w:gridCol w:w="5480"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="80"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
@@ -33518,50 +33519,215 @@
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="1040"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -33600,575 +33766,281 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="80"/>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...98 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="100"/>
+          <w:trHeight w:hRule="atLeast" w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...283 lines deleted...]
-     </w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976713390" name="Picture">
+                  <wp:docPr id="200284143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976713390" name="Picture"/>
+                          <pic:cNvPr id="200284143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34179,51 +34051,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="900"/>
+          <w:trHeight w:hRule="exact" w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -34291,151 +34163,309 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...62 lines deleted...]
-     </w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="200"/>
+          <w:trHeight w:hRule="exact" w:val="900"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="17"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
@@ -34450,50 +34480,80 @@
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Liste des sites pollués ou potentiellement pollués recensés dans un rayon de 250m en annexe 1.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="200"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Liste des anciens sites industriels ou activités de service recensés dans un rayon de 500m en annexe 2.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -34505,51 +34565,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="7200"/>
+          <w:trHeight w:hRule="exact" w:val="7000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -35139,57 +35199,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235378057" name="Picture">
+                  <wp:docPr id="193477273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235378057" name="Picture"/>
+                          <pic:cNvPr id="193477273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35219,57 +35279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457305857" name="Picture">
+                  <wp:docPr id="1579346504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457305857" name="Picture"/>
+                          <pic:cNvPr id="1579346504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35725,57 +35785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033029390" name="Picture">
+                  <wp:docPr id="465552707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033029390" name="Picture"/>
+                          <pic:cNvPr id="465552707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37615,73 +37675,133 @@
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="1600"/>
-        <w:gridCol w:w="2800"/>
-        <w:gridCol w:w="2180"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="100"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="1240"/>
+        <w:gridCol w:w="640"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="300"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="JR_PAGE_ANCHOR_0_8"/>
             <w:bookmarkEnd w:id="8"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -37783,128 +37903,137 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992260441" name="Picture">
+                  <wp:docPr id="300398655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992260441" name="Picture"/>
+                          <pic:cNvPr id="300398655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167638590" name="Picture">
+                  <wp:docPr id="805403992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167638590" name="Picture"/>
+                          <pic:cNvPr id="805403992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37930,50 +38059,77 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -37981,95 +38137,105 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
@@ -38160,50 +38326,78 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -38239,86 +38433,95 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353227362" name="Picture">
+                  <wp:docPr id="1992276692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353227362" name="Picture"/>
+                          <pic:cNvPr id="1992276692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38328,50 +38531,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -38399,51 +38603,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38460,50 +38673,77 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -38564,92 +38804,994 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="13680"/>
+          <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="1060"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="38"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe 2 : Liste des anciens sites industriels ou activités de service recensés dans un rayon de 500m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identifiant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nom établissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activité principale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3838760" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3838760</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décharge d'ordures ménagères non </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -38710,50 +39852,77 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="220"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -38785,78 +39954,87 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:bookmarkStart w:id="9" w:name="JR_PAGE_ANCHOR_0_9"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="header1"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="400" w:right="400" w:bottom="40" w:left="400" w:header="0" w:footer="0" w:gutter="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
  </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>