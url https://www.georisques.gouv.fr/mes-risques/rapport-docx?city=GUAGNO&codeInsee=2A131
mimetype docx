--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204239600" name="Picture">
+                  <wp:docPr id="1465806690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204239600" name="Picture"/>
+                          <pic:cNvPr id="1465806690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300294438" name="Picture">
+                  <wp:docPr id="1341913045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300294438" name="Picture"/>
+                          <pic:cNvPr id="1341913045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168007586" name="Picture">
+                        <wp:docPr id="952841044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168007586" name="Picture"/>
+                                <pic:cNvPr id="952841044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934382014" name="Picture">
+                  <wp:docPr id="838610572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934382014" name="Picture"/>
+                          <pic:cNvPr id="838610572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129732485" name="Picture">
+                  <wp:docPr id="1125053856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129732485" name="Picture"/>
+                          <pic:cNvPr id="1125053856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166165456" name="Picture">
+                  <wp:docPr id="1655341076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166165456" name="Picture"/>
+                          <pic:cNvPr id="1655341076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125409726" name="Picture">
+                  <wp:docPr id="755390824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125409726" name="Picture"/>
+                          <pic:cNvPr id="755390824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570715318" name="Picture">
+                  <wp:docPr id="1079930939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570715318" name="Picture"/>
+                          <pic:cNvPr id="1079930939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189311507" name="Picture">
+                        <wp:docPr id="719136466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189311507" name="Picture"/>
+                                <pic:cNvPr id="719136466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817236369" name="Picture">
+                        <wp:docPr id="1094328444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817236369" name="Picture"/>
+                                <pic:cNvPr id="1094328444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="9566182" name="Picture">
+                        <wp:docPr id="246071491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="9566182" name="Picture"/>
+                                <pic:cNvPr id="246071491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579234604" name="Picture">
+                        <wp:docPr id="1299194405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579234604" name="Picture"/>
+                                <pic:cNvPr id="1299194405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008370629" name="Picture">
+                        <wp:docPr id="1430617023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008370629" name="Picture"/>
+                                <pic:cNvPr id="1430617023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849324736" name="Picture">
+                        <wp:docPr id="322962079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849324736" name="Picture"/>
+                                <pic:cNvPr id="322962079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155911590" name="Picture">
+                        <wp:docPr id="654362785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155911590" name="Picture"/>
+                                <pic:cNvPr id="654362785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657777123" name="Picture">
+                        <wp:docPr id="1779148168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657777123" name="Picture"/>
+                                <pic:cNvPr id="1779148168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2145999802" name="Picture">
+                        <wp:docPr id="1071041662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2145999802" name="Picture"/>
+                                <pic:cNvPr id="1071041662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389278376" name="Picture">
+                        <wp:docPr id="1336962033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389278376" name="Picture"/>
+                                <pic:cNvPr id="1336962033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933080188" name="Picture">
+                        <wp:docPr id="1946102936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933080188" name="Picture"/>
+                                <pic:cNvPr id="1946102936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742384052" name="Picture">
+                        <wp:docPr id="156799146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742384052" name="Picture"/>
+                                <pic:cNvPr id="156799146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048873519" name="Picture">
+                        <wp:docPr id="439677868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048873519" name="Picture"/>
+                                <pic:cNvPr id="439677868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399300434" name="Picture">
+                        <wp:docPr id="550376673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399300434" name="Picture"/>
+                                <pic:cNvPr id="550376673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587144959" name="Picture">
+                        <wp:docPr id="1155761885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587144959" name="Picture"/>
+                                <pic:cNvPr id="1155761885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126473350" name="Picture">
+                  <wp:docPr id="2091245965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126473350" name="Picture"/>
+                          <pic:cNvPr id="2091245965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807252101" name="Picture">
+                  <wp:docPr id="2033974819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807252101" name="Picture"/>
+                          <pic:cNvPr id="2033974819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346605977" name="Picture">
+                  <wp:docPr id="285521834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346605977" name="Picture"/>
+                          <pic:cNvPr id="285521834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692936661" name="Picture">
+                  <wp:docPr id="1438493300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692936661" name="Picture"/>
+                          <pic:cNvPr id="1438493300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295700827" name="Picture">
+                  <wp:docPr id="434475236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295700827" name="Picture"/>
+                          <pic:cNvPr id="434475236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683244252" name="Picture">
+                  <wp:docPr id="1347233345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683244252" name="Picture"/>
+                          <pic:cNvPr id="1347233345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17859,57 +17859,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="899597742" name="Picture">
+                        <wp:docPr id="1941934565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="899597742" name="Picture"/>
+                                <pic:cNvPr id="1941934565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19248,57 +19248,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834593250" name="Picture">
+                  <wp:docPr id="2024539813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834593250" name="Picture"/>
+                          <pic:cNvPr id="2024539813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19337,57 +19337,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473599859" name="Picture">
+                  <wp:docPr id="965829252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473599859" name="Picture"/>
+                          <pic:cNvPr id="965829252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19981,57 +19981,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607113455" name="Picture">
+                  <wp:docPr id="909044970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607113455" name="Picture"/>
+                          <pic:cNvPr id="909044970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20979,57 +20979,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826710091" name="Picture">
+                  <wp:docPr id="1093017806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826710091" name="Picture"/>
+                          <pic:cNvPr id="1093017806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21082,57 +21082,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824790418" name="Picture">
+                  <wp:docPr id="703458342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824790418" name="Picture"/>
+                          <pic:cNvPr id="703458342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22459,57 +22459,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744741131" name="Picture">
+                  <wp:docPr id="2101387068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744741131" name="Picture"/>
+                          <pic:cNvPr id="2101387068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23602,57 +23602,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145923557" name="Picture">
+                        <wp:docPr id="938529831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145923557" name="Picture"/>
+                                <pic:cNvPr id="938529831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24963,57 +24963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449220867" name="Picture">
+                  <wp:docPr id="1311769754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449220867" name="Picture"/>
+                          <pic:cNvPr id="1311769754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25052,57 +25052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128352271" name="Picture">
+                  <wp:docPr id="601105538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128352271" name="Picture"/>
+                          <pic:cNvPr id="601105538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25696,57 +25696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129326593" name="Picture">
+                  <wp:docPr id="1566382220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129326593" name="Picture"/>
+                          <pic:cNvPr id="1566382220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26694,57 +26694,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370991834" name="Picture">
+                  <wp:docPr id="343068844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370991834" name="Picture"/>
+                          <pic:cNvPr id="343068844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26797,57 +26797,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078254106" name="Picture">
+                  <wp:docPr id="1606688991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078254106" name="Picture"/>
+                          <pic:cNvPr id="1606688991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28176,57 +28176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965857553" name="Picture">
+                  <wp:docPr id="1719994029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965857553" name="Picture"/>
+                          <pic:cNvPr id="1719994029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226616137" name="Picture">
+                        <wp:docPr id="1474348956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226616137" name="Picture"/>
+                                <pic:cNvPr id="1474348956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30335,57 +30335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="43394328" name="Picture">
+                        <wp:docPr id="692613154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="43394328" name="Picture"/>
+                                <pic:cNvPr id="692613154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31807,57 +31807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054974828" name="Picture">
+                  <wp:docPr id="1076030899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054974828" name="Picture"/>
+                          <pic:cNvPr id="1076030899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31896,57 +31896,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503742496" name="Picture">
+                  <wp:docPr id="720235063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503742496" name="Picture"/>
+                          <pic:cNvPr id="720235063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32540,57 +32540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725853382" name="Picture">
+                  <wp:docPr id="2128085735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725853382" name="Picture"/>
+                          <pic:cNvPr id="2128085735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33538,57 +33538,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366661728" name="Picture">
+                  <wp:docPr id="1903854615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366661728" name="Picture"/>
+                          <pic:cNvPr id="1903854615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495198084" name="Picture">
+                  <wp:docPr id="525330947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495198084" name="Picture"/>
+                          <pic:cNvPr id="525330947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35018,57 +35018,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907104654" name="Picture">
+                  <wp:docPr id="430600335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907104654" name="Picture"/>
+                          <pic:cNvPr id="430600335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36161,57 +36161,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245631923" name="Picture">
+                        <wp:docPr id="1133907297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245631923" name="Picture"/>
+                                <pic:cNvPr id="1133907297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37529,57 +37529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597159690" name="Picture">
+                  <wp:docPr id="822729840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597159690" name="Picture"/>
+                          <pic:cNvPr id="822729840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37618,57 +37618,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230723928" name="Picture">
+                  <wp:docPr id="1116156469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230723928" name="Picture"/>
+                          <pic:cNvPr id="1116156469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38250,57 +38250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309118414" name="Picture">
+                  <wp:docPr id="1525798754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309118414" name="Picture"/>
+                          <pic:cNvPr id="1525798754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39194,57 +39194,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980038741" name="Picture">
+                  <wp:docPr id="1696917481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980038741" name="Picture"/>
+                          <pic:cNvPr id="1696917481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39306,57 +39306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96883452" name="Picture">
+                  <wp:docPr id="653346434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96883452" name="Picture"/>
+                          <pic:cNvPr id="653346434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41130,57 +41130,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406099987" name="Picture">
+                  <wp:docPr id="1037024168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406099987" name="Picture"/>
+                          <pic:cNvPr id="1037024168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42339,57 +42339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413426979" name="Picture">
+                  <wp:docPr id="622735679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413426979" name="Picture"/>
+                          <pic:cNvPr id="622735679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42419,57 +42419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027485217" name="Picture">
+                  <wp:docPr id="1993843074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027485217" name="Picture"/>
+                          <pic:cNvPr id="1993843074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42925,57 +42925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193540558" name="Picture">
+                  <wp:docPr id="1922913351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193540558" name="Picture"/>
+                          <pic:cNvPr id="1922913351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45043,57 +45043,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654681676" name="Picture">
+                  <wp:docPr id="1113679789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654681676" name="Picture"/>
+                          <pic:cNvPr id="1113679789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45123,57 +45123,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573915531" name="Picture">
+                  <wp:docPr id="1860488635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573915531" name="Picture"/>
+                          <pic:cNvPr id="1860488635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45611,57 +45611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285750113" name="Picture">
+                  <wp:docPr id="1625907625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285750113" name="Picture"/>
+                          <pic:cNvPr id="1625907625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>