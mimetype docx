--- v1 (2026-10-14)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465806690" name="Picture">
+                  <wp:docPr id="640100898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465806690" name="Picture"/>
+                          <pic:cNvPr id="640100898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341913045" name="Picture">
+                  <wp:docPr id="204743652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341913045" name="Picture"/>
+                          <pic:cNvPr id="204743652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952841044" name="Picture">
+                        <wp:docPr id="1261539598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952841044" name="Picture"/>
+                                <pic:cNvPr id="1261539598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838610572" name="Picture">
+                  <wp:docPr id="1617430061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838610572" name="Picture"/>
+                          <pic:cNvPr id="1617430061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125053856" name="Picture">
+                  <wp:docPr id="1880909855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125053856" name="Picture"/>
+                          <pic:cNvPr id="1880909855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655341076" name="Picture">
+                  <wp:docPr id="1330861818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655341076" name="Picture"/>
+                          <pic:cNvPr id="1330861818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755390824" name="Picture">
+                  <wp:docPr id="936556565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755390824" name="Picture"/>
+                          <pic:cNvPr id="936556565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079930939" name="Picture">
+                  <wp:docPr id="604815267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079930939" name="Picture"/>
+                          <pic:cNvPr id="604815267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719136466" name="Picture">
+                        <wp:docPr id="882940443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719136466" name="Picture"/>
+                                <pic:cNvPr id="882940443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094328444" name="Picture">
+                        <wp:docPr id="1018880086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094328444" name="Picture"/>
+                                <pic:cNvPr id="1018880086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246071491" name="Picture">
+                        <wp:docPr id="1255306458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246071491" name="Picture"/>
+                                <pic:cNvPr id="1255306458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299194405" name="Picture">
+                        <wp:docPr id="794272413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299194405" name="Picture"/>
+                                <pic:cNvPr id="794272413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430617023" name="Picture">
+                        <wp:docPr id="1257729083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430617023" name="Picture"/>
+                                <pic:cNvPr id="1257729083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322962079" name="Picture">
+                        <wp:docPr id="1907898772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322962079" name="Picture"/>
+                                <pic:cNvPr id="1907898772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654362785" name="Picture">
+                        <wp:docPr id="513226893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654362785" name="Picture"/>
+                                <pic:cNvPr id="513226893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1779148168" name="Picture">
+                        <wp:docPr id="78318737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1779148168" name="Picture"/>
+                                <pic:cNvPr id="78318737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071041662" name="Picture">
+                        <wp:docPr id="737000910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071041662" name="Picture"/>
+                                <pic:cNvPr id="737000910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336962033" name="Picture">
+                        <wp:docPr id="1250523629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336962033" name="Picture"/>
+                                <pic:cNvPr id="1250523629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946102936" name="Picture">
+                        <wp:docPr id="8221490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946102936" name="Picture"/>
+                                <pic:cNvPr id="8221490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="156799146" name="Picture">
+                        <wp:docPr id="416220358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="156799146" name="Picture"/>
+                                <pic:cNvPr id="416220358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="439677868" name="Picture">
+                        <wp:docPr id="428129110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="439677868" name="Picture"/>
+                                <pic:cNvPr id="428129110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550376673" name="Picture">
+                        <wp:docPr id="1208276465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550376673" name="Picture"/>
+                                <pic:cNvPr id="1208276465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155761885" name="Picture">
+                        <wp:docPr id="448861682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155761885" name="Picture"/>
+                                <pic:cNvPr id="448861682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091245965" name="Picture">
+                  <wp:docPr id="559629635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091245965" name="Picture"/>
+                          <pic:cNvPr id="559629635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033974819" name="Picture">
+                  <wp:docPr id="1750282381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033974819" name="Picture"/>
+                          <pic:cNvPr id="1750282381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285521834" name="Picture">
+                  <wp:docPr id="1638569682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285521834" name="Picture"/>
+                          <pic:cNvPr id="1638569682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438493300" name="Picture">
+                  <wp:docPr id="1989235252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438493300" name="Picture"/>
+                          <pic:cNvPr id="1989235252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434475236" name="Picture">
+                  <wp:docPr id="1308905774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434475236" name="Picture"/>
+                          <pic:cNvPr id="1308905774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347233345" name="Picture">
+                  <wp:docPr id="29902684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347233345" name="Picture"/>
+                          <pic:cNvPr id="29902684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17859,57 +17859,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941934565" name="Picture">
+                        <wp:docPr id="1933836706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941934565" name="Picture"/>
+                                <pic:cNvPr id="1933836706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19248,57 +19248,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024539813" name="Picture">
+                  <wp:docPr id="977535959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024539813" name="Picture"/>
+                          <pic:cNvPr id="977535959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19337,57 +19337,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965829252" name="Picture">
+                  <wp:docPr id="1486461982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965829252" name="Picture"/>
+                          <pic:cNvPr id="1486461982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19981,57 +19981,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909044970" name="Picture">
+                  <wp:docPr id="193191870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909044970" name="Picture"/>
+                          <pic:cNvPr id="193191870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20979,57 +20979,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093017806" name="Picture">
+                  <wp:docPr id="87118570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093017806" name="Picture"/>
+                          <pic:cNvPr id="87118570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21082,57 +21082,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703458342" name="Picture">
+                  <wp:docPr id="622142809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703458342" name="Picture"/>
+                          <pic:cNvPr id="622142809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22459,57 +22459,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101387068" name="Picture">
+                  <wp:docPr id="776017324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101387068" name="Picture"/>
+                          <pic:cNvPr id="776017324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23602,57 +23602,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938529831" name="Picture">
+                        <wp:docPr id="766416031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938529831" name="Picture"/>
+                                <pic:cNvPr id="766416031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24963,57 +24963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311769754" name="Picture">
+                  <wp:docPr id="191105267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311769754" name="Picture"/>
+                          <pic:cNvPr id="191105267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25052,57 +25052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601105538" name="Picture">
+                  <wp:docPr id="1068805901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601105538" name="Picture"/>
+                          <pic:cNvPr id="1068805901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25696,57 +25696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566382220" name="Picture">
+                  <wp:docPr id="298754852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566382220" name="Picture"/>
+                          <pic:cNvPr id="298754852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26694,57 +26694,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343068844" name="Picture">
+                  <wp:docPr id="997472078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343068844" name="Picture"/>
+                          <pic:cNvPr id="997472078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26797,57 +26797,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606688991" name="Picture">
+                  <wp:docPr id="232031297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606688991" name="Picture"/>
+                          <pic:cNvPr id="232031297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28176,57 +28176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719994029" name="Picture">
+                  <wp:docPr id="1998598567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719994029" name="Picture"/>
+                          <pic:cNvPr id="1998598567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1474348956" name="Picture">
+                        <wp:docPr id="1308784813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1474348956" name="Picture"/>
+                                <pic:cNvPr id="1308784813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30335,57 +30335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692613154" name="Picture">
+                        <wp:docPr id="1898090174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692613154" name="Picture"/>
+                                <pic:cNvPr id="1898090174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31807,57 +31807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076030899" name="Picture">
+                  <wp:docPr id="128166548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076030899" name="Picture"/>
+                          <pic:cNvPr id="128166548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31896,57 +31896,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720235063" name="Picture">
+                  <wp:docPr id="1782782767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720235063" name="Picture"/>
+                          <pic:cNvPr id="1782782767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32540,57 +32540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128085735" name="Picture">
+                  <wp:docPr id="82916895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128085735" name="Picture"/>
+                          <pic:cNvPr id="82916895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33538,57 +33538,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903854615" name="Picture">
+                  <wp:docPr id="2102044896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903854615" name="Picture"/>
+                          <pic:cNvPr id="2102044896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525330947" name="Picture">
+                  <wp:docPr id="407716464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525330947" name="Picture"/>
+                          <pic:cNvPr id="407716464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35018,57 +35018,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430600335" name="Picture">
+                  <wp:docPr id="1116938976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430600335" name="Picture"/>
+                          <pic:cNvPr id="1116938976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36161,57 +36161,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133907297" name="Picture">
+                        <wp:docPr id="970364596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133907297" name="Picture"/>
+                                <pic:cNvPr id="970364596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37529,57 +37529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822729840" name="Picture">
+                  <wp:docPr id="1622141261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822729840" name="Picture"/>
+                          <pic:cNvPr id="1622141261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37618,57 +37618,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116156469" name="Picture">
+                  <wp:docPr id="1833017562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116156469" name="Picture"/>
+                          <pic:cNvPr id="1833017562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38250,57 +38250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525798754" name="Picture">
+                  <wp:docPr id="1188677993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525798754" name="Picture"/>
+                          <pic:cNvPr id="1188677993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39194,57 +39194,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696917481" name="Picture">
+                  <wp:docPr id="1969098927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696917481" name="Picture"/>
+                          <pic:cNvPr id="1969098927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39306,57 +39306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653346434" name="Picture">
+                  <wp:docPr id="1376107409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653346434" name="Picture"/>
+                          <pic:cNvPr id="1376107409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41130,57 +41130,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037024168" name="Picture">
+                  <wp:docPr id="2111760997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037024168" name="Picture"/>
+                          <pic:cNvPr id="2111760997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42339,57 +42339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622735679" name="Picture">
+                  <wp:docPr id="51310686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622735679" name="Picture"/>
+                          <pic:cNvPr id="51310686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42419,57 +42419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993843074" name="Picture">
+                  <wp:docPr id="1555665230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993843074" name="Picture"/>
+                          <pic:cNvPr id="1555665230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42925,57 +42925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922913351" name="Picture">
+                  <wp:docPr id="1729106630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922913351" name="Picture"/>
+                          <pic:cNvPr id="1729106630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45043,57 +45043,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113679789" name="Picture">
+                  <wp:docPr id="1608957372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113679789" name="Picture"/>
+                          <pic:cNvPr id="1608957372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45123,57 +45123,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860488635" name="Picture">
+                  <wp:docPr id="1596093040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860488635" name="Picture"/>
+                          <pic:cNvPr id="1596093040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45611,57 +45611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625907625" name="Picture">
+                  <wp:docPr id="901953181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625907625" name="Picture"/>
+                          <pic:cNvPr id="901953181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>