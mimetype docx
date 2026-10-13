--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322095156" name="Picture">
+                  <wp:docPr id="1518703724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322095156" name="Picture"/>
+                          <pic:cNvPr id="1518703724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790116142" name="Picture">
+                  <wp:docPr id="1610642407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790116142" name="Picture"/>
+                          <pic:cNvPr id="1610642407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816788140" name="Picture">
+                        <wp:docPr id="2090345485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816788140" name="Picture"/>
+                                <pic:cNvPr id="2090345485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471326898" name="Picture">
+                  <wp:docPr id="1632382312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471326898" name="Picture"/>
+                          <pic:cNvPr id="1632382312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563344790" name="Picture">
+                  <wp:docPr id="611436964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563344790" name="Picture"/>
+                          <pic:cNvPr id="611436964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304237317" name="Picture">
+                  <wp:docPr id="1439763543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304237317" name="Picture"/>
+                          <pic:cNvPr id="1439763543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783008291" name="Picture">
+                  <wp:docPr id="1453557313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783008291" name="Picture"/>
+                          <pic:cNvPr id="1453557313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544493530" name="Picture">
+                  <wp:docPr id="1013182605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544493530" name="Picture"/>
+                          <pic:cNvPr id="1013182605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912864930" name="Picture">
+                        <wp:docPr id="211914597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912864930" name="Picture"/>
+                                <pic:cNvPr id="211914597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338868912" name="Picture">
+                        <wp:docPr id="667354696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338868912" name="Picture"/>
+                                <pic:cNvPr id="667354696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126436127" name="Picture">
+                        <wp:docPr id="763746783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126436127" name="Picture"/>
+                                <pic:cNvPr id="763746783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1277059748" name="Picture">
+                        <wp:docPr id="1167271216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1277059748" name="Picture"/>
+                                <pic:cNvPr id="1167271216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836556164" name="Picture">
+                        <wp:docPr id="1511232776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836556164" name="Picture"/>
+                                <pic:cNvPr id="1511232776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755881861" name="Picture">
+                        <wp:docPr id="550535822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755881861" name="Picture"/>
+                                <pic:cNvPr id="550535822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127750938" name="Picture">
+                        <wp:docPr id="479413865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127750938" name="Picture"/>
+                                <pic:cNvPr id="479413865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87050843" name="Picture">
+                        <wp:docPr id="511166174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87050843" name="Picture"/>
+                                <pic:cNvPr id="511166174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135324286" name="Picture">
+                        <wp:docPr id="592133641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135324286" name="Picture"/>
+                                <pic:cNvPr id="592133641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339163273" name="Picture">
+                        <wp:docPr id="1092233786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339163273" name="Picture"/>
+                                <pic:cNvPr id="1092233786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149029990" name="Picture">
+                        <wp:docPr id="1658184516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149029990" name="Picture"/>
+                                <pic:cNvPr id="1658184516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1110124747" name="Picture">
+                        <wp:docPr id="487693956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1110124747" name="Picture"/>
+                                <pic:cNvPr id="487693956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704289221" name="Picture">
+                  <wp:docPr id="1881910918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704289221" name="Picture"/>
+                          <pic:cNvPr id="1881910918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129811071" name="Picture">
+                  <wp:docPr id="59428405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129811071" name="Picture"/>
+                          <pic:cNvPr id="59428405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511591718" name="Picture">
+                  <wp:docPr id="2018926299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511591718" name="Picture"/>
+                          <pic:cNvPr id="2018926299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727822908" name="Picture">
+                  <wp:docPr id="604124047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727822908" name="Picture"/>
+                          <pic:cNvPr id="604124047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569158233" name="Picture">
+                  <wp:docPr id="1744729446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569158233" name="Picture"/>
+                          <pic:cNvPr id="1744729446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526616440" name="Picture">
+                  <wp:docPr id="1347201730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526616440" name="Picture"/>
+                          <pic:cNvPr id="1347201730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510590114" name="Picture">
+                        <wp:docPr id="1989112379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510590114" name="Picture"/>
+                                <pic:cNvPr id="1989112379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26666221" name="Picture">
+                  <wp:docPr id="1041547588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26666221" name="Picture"/>
+                          <pic:cNvPr id="1041547588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246104948" name="Picture">
+                  <wp:docPr id="2081236685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246104948" name="Picture"/>
+                          <pic:cNvPr id="2081236685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436447445" name="Picture">
+                  <wp:docPr id="1906220509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436447445" name="Picture"/>
+                          <pic:cNvPr id="1906220509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240894301" name="Picture">
+                  <wp:docPr id="1022955987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240894301" name="Picture"/>
+                          <pic:cNvPr id="1022955987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605634801" name="Picture">
+                  <wp:docPr id="25658271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605634801" name="Picture"/>
+                          <pic:cNvPr id="25658271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628785688" name="Picture">
+                  <wp:docPr id="1818544069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628785688" name="Picture"/>
+                          <pic:cNvPr id="1818544069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903668004" name="Picture">
+                        <wp:docPr id="1608188445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903668004" name="Picture"/>
+                                <pic:cNvPr id="1608188445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7114064" name="Picture">
+                  <wp:docPr id="357285068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7114064" name="Picture"/>
+                          <pic:cNvPr id="357285068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25445721" name="Picture">
+                  <wp:docPr id="1623488672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25445721" name="Picture"/>
+                          <pic:cNvPr id="1623488672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008382914" name="Picture">
+                  <wp:docPr id="1905542105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008382914" name="Picture"/>
+                          <pic:cNvPr id="1905542105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626631220" name="Picture">
+                  <wp:docPr id="455823985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626631220" name="Picture"/>
+                          <pic:cNvPr id="455823985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828595258" name="Picture">
+                  <wp:docPr id="1449853217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828595258" name="Picture"/>
+                          <pic:cNvPr id="1449853217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609742798" name="Picture">
+                  <wp:docPr id="747639481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609742798" name="Picture"/>
+                          <pic:cNvPr id="747639481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1060350984" name="Picture">
+                        <wp:docPr id="1305063565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1060350984" name="Picture"/>
+                                <pic:cNvPr id="1305063565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975865065" name="Picture">
+                  <wp:docPr id="1642096215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975865065" name="Picture"/>
+                          <pic:cNvPr id="1642096215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557361499" name="Picture">
+                  <wp:docPr id="540901916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557361499" name="Picture"/>
+                          <pic:cNvPr id="540901916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721172852" name="Picture">
+                  <wp:docPr id="95587696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721172852" name="Picture"/>
+                          <pic:cNvPr id="95587696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063584139" name="Picture">
+                  <wp:docPr id="1201715829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063584139" name="Picture"/>
+                          <pic:cNvPr id="1201715829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196900987" name="Picture">
+                  <wp:docPr id="264421048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196900987" name="Picture"/>
+                          <pic:cNvPr id="264421048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136614322" name="Picture">
+                  <wp:docPr id="1724477963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136614322" name="Picture"/>
+                          <pic:cNvPr id="1724477963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073805374" name="Picture">
+                        <wp:docPr id="1038332724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073805374" name="Picture"/>
+                                <pic:cNvPr id="1038332724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851335225" name="Picture">
+                  <wp:docPr id="269993897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851335225" name="Picture"/>
+                          <pic:cNvPr id="269993897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937923438" name="Picture">
+                  <wp:docPr id="1293291064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937923438" name="Picture"/>
+                          <pic:cNvPr id="1293291064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902996366" name="Picture">
+                  <wp:docPr id="1220826311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902996366" name="Picture"/>
+                          <pic:cNvPr id="1220826311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>