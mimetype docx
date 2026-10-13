--- v1 (2026-10-13)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518703724" name="Picture">
+                  <wp:docPr id="1532525062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518703724" name="Picture"/>
+                          <pic:cNvPr id="1532525062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610642407" name="Picture">
+                  <wp:docPr id="668526482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610642407" name="Picture"/>
+                          <pic:cNvPr id="668526482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090345485" name="Picture">
+                        <wp:docPr id="135494821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090345485" name="Picture"/>
+                                <pic:cNvPr id="135494821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632382312" name="Picture">
+                  <wp:docPr id="1984451409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632382312" name="Picture"/>
+                          <pic:cNvPr id="1984451409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611436964" name="Picture">
+                  <wp:docPr id="714434466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611436964" name="Picture"/>
+                          <pic:cNvPr id="714434466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439763543" name="Picture">
+                  <wp:docPr id="414053110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439763543" name="Picture"/>
+                          <pic:cNvPr id="414053110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453557313" name="Picture">
+                  <wp:docPr id="2045386869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453557313" name="Picture"/>
+                          <pic:cNvPr id="2045386869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013182605" name="Picture">
+                  <wp:docPr id="1647249491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013182605" name="Picture"/>
+                          <pic:cNvPr id="1647249491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211914597" name="Picture">
+                        <wp:docPr id="336648266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211914597" name="Picture"/>
+                                <pic:cNvPr id="336648266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667354696" name="Picture">
+                        <wp:docPr id="1262651642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667354696" name="Picture"/>
+                                <pic:cNvPr id="1262651642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763746783" name="Picture">
+                        <wp:docPr id="193245368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763746783" name="Picture"/>
+                                <pic:cNvPr id="193245368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167271216" name="Picture">
+                        <wp:docPr id="292839979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167271216" name="Picture"/>
+                                <pic:cNvPr id="292839979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511232776" name="Picture">
+                        <wp:docPr id="1224202167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511232776" name="Picture"/>
+                                <pic:cNvPr id="1224202167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550535822" name="Picture">
+                        <wp:docPr id="769154077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550535822" name="Picture"/>
+                                <pic:cNvPr id="769154077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479413865" name="Picture">
+                        <wp:docPr id="759135719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479413865" name="Picture"/>
+                                <pic:cNvPr id="759135719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511166174" name="Picture">
+                        <wp:docPr id="593906492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511166174" name="Picture"/>
+                                <pic:cNvPr id="593906492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592133641" name="Picture">
+                        <wp:docPr id="1896239903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592133641" name="Picture"/>
+                                <pic:cNvPr id="1896239903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092233786" name="Picture">
+                        <wp:docPr id="845109020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092233786" name="Picture"/>
+                                <pic:cNvPr id="845109020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658184516" name="Picture">
+                        <wp:docPr id="555462687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658184516" name="Picture"/>
+                                <pic:cNvPr id="555462687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487693956" name="Picture">
+                        <wp:docPr id="1423593780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487693956" name="Picture"/>
+                                <pic:cNvPr id="1423593780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881910918" name="Picture">
+                  <wp:docPr id="883091124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881910918" name="Picture"/>
+                          <pic:cNvPr id="883091124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59428405" name="Picture">
+                  <wp:docPr id="768931179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59428405" name="Picture"/>
+                          <pic:cNvPr id="768931179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018926299" name="Picture">
+                  <wp:docPr id="1521516565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018926299" name="Picture"/>
+                          <pic:cNvPr id="1521516565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604124047" name="Picture">
+                  <wp:docPr id="2082780175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604124047" name="Picture"/>
+                          <pic:cNvPr id="2082780175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744729446" name="Picture">
+                  <wp:docPr id="1912354686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744729446" name="Picture"/>
+                          <pic:cNvPr id="1912354686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347201730" name="Picture">
+                  <wp:docPr id="774254715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347201730" name="Picture"/>
+                          <pic:cNvPr id="774254715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989112379" name="Picture">
+                        <wp:docPr id="1046035672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989112379" name="Picture"/>
+                                <pic:cNvPr id="1046035672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041547588" name="Picture">
+                  <wp:docPr id="1941318242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041547588" name="Picture"/>
+                          <pic:cNvPr id="1941318242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081236685" name="Picture">
+                  <wp:docPr id="590215376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081236685" name="Picture"/>
+                          <pic:cNvPr id="590215376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906220509" name="Picture">
+                  <wp:docPr id="1424338833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906220509" name="Picture"/>
+                          <pic:cNvPr id="1424338833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022955987" name="Picture">
+                  <wp:docPr id="1662827840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022955987" name="Picture"/>
+                          <pic:cNvPr id="1662827840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25658271" name="Picture">
+                  <wp:docPr id="766779750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25658271" name="Picture"/>
+                          <pic:cNvPr id="766779750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818544069" name="Picture">
+                  <wp:docPr id="1508159609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818544069" name="Picture"/>
+                          <pic:cNvPr id="1508159609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608188445" name="Picture">
+                        <wp:docPr id="900372663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608188445" name="Picture"/>
+                                <pic:cNvPr id="900372663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357285068" name="Picture">
+                  <wp:docPr id="1236369667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357285068" name="Picture"/>
+                          <pic:cNvPr id="1236369667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623488672" name="Picture">
+                  <wp:docPr id="271723299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623488672" name="Picture"/>
+                          <pic:cNvPr id="271723299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905542105" name="Picture">
+                  <wp:docPr id="1725758537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905542105" name="Picture"/>
+                          <pic:cNvPr id="1725758537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455823985" name="Picture">
+                  <wp:docPr id="1354983544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455823985" name="Picture"/>
+                          <pic:cNvPr id="1354983544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449853217" name="Picture">
+                  <wp:docPr id="469114278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449853217" name="Picture"/>
+                          <pic:cNvPr id="469114278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747639481" name="Picture">
+                  <wp:docPr id="1916187997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747639481" name="Picture"/>
+                          <pic:cNvPr id="1916187997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305063565" name="Picture">
+                        <wp:docPr id="40351492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305063565" name="Picture"/>
+                                <pic:cNvPr id="40351492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642096215" name="Picture">
+                  <wp:docPr id="1169974856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642096215" name="Picture"/>
+                          <pic:cNvPr id="1169974856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540901916" name="Picture">
+                  <wp:docPr id="683346290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540901916" name="Picture"/>
+                          <pic:cNvPr id="683346290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95587696" name="Picture">
+                  <wp:docPr id="1603329446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95587696" name="Picture"/>
+                          <pic:cNvPr id="1603329446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201715829" name="Picture">
+                  <wp:docPr id="186544265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201715829" name="Picture"/>
+                          <pic:cNvPr id="186544265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264421048" name="Picture">
+                  <wp:docPr id="1903785687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264421048" name="Picture"/>
+                          <pic:cNvPr id="1903785687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724477963" name="Picture">
+                  <wp:docPr id="2058342032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724477963" name="Picture"/>
+                          <pic:cNvPr id="2058342032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038332724" name="Picture">
+                        <wp:docPr id="618433904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038332724" name="Picture"/>
+                                <pic:cNvPr id="618433904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269993897" name="Picture">
+                  <wp:docPr id="545463349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269993897" name="Picture"/>
+                          <pic:cNvPr id="545463349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293291064" name="Picture">
+                  <wp:docPr id="910812361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293291064" name="Picture"/>
+                          <pic:cNvPr id="910812361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220826311" name="Picture">
+                  <wp:docPr id="27446783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220826311" name="Picture"/>
+                          <pic:cNvPr id="27446783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>