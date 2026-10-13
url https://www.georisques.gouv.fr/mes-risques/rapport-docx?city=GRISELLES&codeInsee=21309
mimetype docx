--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426518606" name="Picture">
+                  <wp:docPr id="1207845801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426518606" name="Picture"/>
+                          <pic:cNvPr id="1207845801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196743777" name="Picture">
+                  <wp:docPr id="1882792114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196743777" name="Picture"/>
+                          <pic:cNvPr id="1882792114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213122117" name="Picture">
+                        <wp:docPr id="189437874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213122117" name="Picture"/>
+                                <pic:cNvPr id="189437874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821953788" name="Picture">
+                  <wp:docPr id="700296863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821953788" name="Picture"/>
+                          <pic:cNvPr id="700296863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982291093" name="Picture">
+                  <wp:docPr id="551415263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982291093" name="Picture"/>
+                          <pic:cNvPr id="551415263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193816513" name="Picture">
+                  <wp:docPr id="781105226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193816513" name="Picture"/>
+                          <pic:cNvPr id="781105226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813275503" name="Picture">
+                  <wp:docPr id="551838236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813275503" name="Picture"/>
+                          <pic:cNvPr id="551838236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383544991" name="Picture">
+                  <wp:docPr id="1044005048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383544991" name="Picture"/>
+                          <pic:cNvPr id="1044005048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768626727" name="Picture">
+                        <wp:docPr id="1766040511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768626727" name="Picture"/>
+                                <pic:cNvPr id="1766040511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869655604" name="Picture">
+                        <wp:docPr id="1332286279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869655604" name="Picture"/>
+                                <pic:cNvPr id="1332286279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570679887" name="Picture">
+                        <wp:docPr id="1832281536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570679887" name="Picture"/>
+                                <pic:cNvPr id="1832281536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816519052" name="Picture">
+                        <wp:docPr id="2080826560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816519052" name="Picture"/>
+                                <pic:cNvPr id="2080826560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319590178" name="Picture">
+                        <wp:docPr id="1467272040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319590178" name="Picture"/>
+                                <pic:cNvPr id="1467272040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1518651316" name="Picture">
+                        <wp:docPr id="176271228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1518651316" name="Picture"/>
+                                <pic:cNvPr id="176271228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984943574" name="Picture">
+                        <wp:docPr id="1467255575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984943574" name="Picture"/>
+                                <pic:cNvPr id="1467255575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1568178003" name="Picture">
+                        <wp:docPr id="97320111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1568178003" name="Picture"/>
+                                <pic:cNvPr id="97320111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1213407262" name="Picture">
+                        <wp:docPr id="574645817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1213407262" name="Picture"/>
+                                <pic:cNvPr id="574645817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53940460" name="Picture">
+                        <wp:docPr id="1874426559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53940460" name="Picture"/>
+                                <pic:cNvPr id="1874426559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135514387" name="Picture">
+                        <wp:docPr id="1014117155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135514387" name="Picture"/>
+                                <pic:cNvPr id="1014117155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677435585" name="Picture">
+                        <wp:docPr id="2030583370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677435585" name="Picture"/>
+                                <pic:cNvPr id="2030583370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1222571716" name="Picture">
+                        <wp:docPr id="879103107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1222571716" name="Picture"/>
+                                <pic:cNvPr id="879103107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814728213" name="Picture">
+                        <wp:docPr id="1136258610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814728213" name="Picture"/>
+                                <pic:cNvPr id="1136258610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242615235" name="Picture">
+                        <wp:docPr id="1369912974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242615235" name="Picture"/>
+                                <pic:cNvPr id="1369912974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163008329" name="Picture">
+                  <wp:docPr id="15777592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163008329" name="Picture"/>
+                          <pic:cNvPr id="15777592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867102165" name="Picture">
+                  <wp:docPr id="862938381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867102165" name="Picture"/>
+                          <pic:cNvPr id="862938381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020392539" name="Picture">
+                  <wp:docPr id="612468792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020392539" name="Picture"/>
+                          <pic:cNvPr id="612468792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924357159" name="Picture">
+                  <wp:docPr id="170311025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924357159" name="Picture"/>
+                          <pic:cNvPr id="170311025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666562858" name="Picture">
+                  <wp:docPr id="484721843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666562858" name="Picture"/>
+                          <pic:cNvPr id="484721843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632023925" name="Picture">
+                  <wp:docPr id="1870627279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632023925" name="Picture"/>
+                          <pic:cNvPr id="1870627279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131912183" name="Picture">
+                        <wp:docPr id="1844123116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131912183" name="Picture"/>
+                                <pic:cNvPr id="1844123116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677305774" name="Picture">
+                  <wp:docPr id="1795104604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677305774" name="Picture"/>
+                          <pic:cNvPr id="1795104604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036849546" name="Picture">
+                  <wp:docPr id="1000109699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036849546" name="Picture"/>
+                          <pic:cNvPr id="1000109699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416673336" name="Picture">
+                  <wp:docPr id="250429545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416673336" name="Picture"/>
+                          <pic:cNvPr id="250429545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755254574" name="Picture">
+                  <wp:docPr id="1518015308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755254574" name="Picture"/>
+                          <pic:cNvPr id="1518015308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443037278" name="Picture">
+                  <wp:docPr id="334235492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443037278" name="Picture"/>
+                          <pic:cNvPr id="334235492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070484045" name="Picture">
+                  <wp:docPr id="100769477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070484045" name="Picture"/>
+                          <pic:cNvPr id="100769477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="716628925" name="Picture">
+                        <wp:docPr id="26941448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="716628925" name="Picture"/>
+                                <pic:cNvPr id="26941448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121678920" name="Picture">
+                  <wp:docPr id="1710651601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121678920" name="Picture"/>
+                          <pic:cNvPr id="1710651601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601035941" name="Picture">
+                  <wp:docPr id="1022654271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601035941" name="Picture"/>
+                          <pic:cNvPr id="1022654271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43228836" name="Picture">
+                  <wp:docPr id="90265056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43228836" name="Picture"/>
+                          <pic:cNvPr id="90265056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790781231" name="Picture">
+                  <wp:docPr id="42033627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790781231" name="Picture"/>
+                          <pic:cNvPr id="42033627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943889080" name="Picture">
+                  <wp:docPr id="1314709896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943889080" name="Picture"/>
+                          <pic:cNvPr id="1314709896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910216451" name="Picture">
+                  <wp:docPr id="514399226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910216451" name="Picture"/>
+                          <pic:cNvPr id="514399226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101743256" name="Picture">
+                        <wp:docPr id="1563913888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101743256" name="Picture"/>
+                                <pic:cNvPr id="1563913888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654087465" name="Picture">
+                  <wp:docPr id="163177191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654087465" name="Picture"/>
+                          <pic:cNvPr id="163177191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168458953" name="Picture">
+                  <wp:docPr id="249592890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168458953" name="Picture"/>
+                          <pic:cNvPr id="249592890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682388940" name="Picture">
+                  <wp:docPr id="2146592011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682388940" name="Picture"/>
+                          <pic:cNvPr id="2146592011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440412603" name="Picture">
+                  <wp:docPr id="357041240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440412603" name="Picture"/>
+                          <pic:cNvPr id="357041240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712493102" name="Picture">
+                  <wp:docPr id="1616365784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712493102" name="Picture"/>
+                          <pic:cNvPr id="1616365784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927432495" name="Picture">
+                  <wp:docPr id="1377338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927432495" name="Picture"/>
+                          <pic:cNvPr id="1377338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1783497336" name="Picture">
+                        <wp:docPr id="1620844635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1783497336" name="Picture"/>
+                                <pic:cNvPr id="1620844635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727837721" name="Picture">
+                  <wp:docPr id="1216400550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727837721" name="Picture"/>
+                          <pic:cNvPr id="1216400550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327093389" name="Picture">
+                  <wp:docPr id="1186708755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327093389" name="Picture"/>
+                          <pic:cNvPr id="1186708755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187604144" name="Picture">
+                  <wp:docPr id="1602719421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187604144" name="Picture"/>
+                          <pic:cNvPr id="1602719421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317410934" name="Picture">
+                  <wp:docPr id="1911818627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317410934" name="Picture"/>
+                          <pic:cNvPr id="1911818627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185456143" name="Picture">
+                  <wp:docPr id="286291442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185456143" name="Picture"/>
+                          <pic:cNvPr id="286291442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034286584" name="Picture">
+                  <wp:docPr id="545434289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034286584" name="Picture"/>
+                          <pic:cNvPr id="545434289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="820866458" name="Picture">
+                        <wp:docPr id="1130618113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="820866458" name="Picture"/>
+                                <pic:cNvPr id="1130618113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525715019" name="Picture">
+                  <wp:docPr id="323280555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525715019" name="Picture"/>
+                          <pic:cNvPr id="323280555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593962275" name="Picture">
+                  <wp:docPr id="1314526621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593962275" name="Picture"/>
+                          <pic:cNvPr id="1314526621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575362924" name="Picture">
+                  <wp:docPr id="1496335736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575362924" name="Picture"/>
+                          <pic:cNvPr id="1496335736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45077,57 +45077,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740711630" name="Picture">
+                  <wp:docPr id="1392740827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740711630" name="Picture"/>
+                          <pic:cNvPr id="1392740827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45148,57 +45148,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921844308" name="Picture">
+                  <wp:docPr id="1298893019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921844308" name="Picture"/>
+                          <pic:cNvPr id="1298893019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45562,57 +45562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316682705" name="Picture">
+                  <wp:docPr id="380309387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316682705" name="Picture"/>
+                          <pic:cNvPr id="380309387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>