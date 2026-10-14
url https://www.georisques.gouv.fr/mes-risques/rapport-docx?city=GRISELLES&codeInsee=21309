--- v1 (2026-10-13)
+++ v2 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207845801" name="Picture">
+                  <wp:docPr id="781087964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207845801" name="Picture"/>
+                          <pic:cNvPr id="781087964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882792114" name="Picture">
+                  <wp:docPr id="578170395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882792114" name="Picture"/>
+                          <pic:cNvPr id="578170395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189437874" name="Picture">
+                        <wp:docPr id="1903834240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189437874" name="Picture"/>
+                                <pic:cNvPr id="1903834240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700296863" name="Picture">
+                  <wp:docPr id="1712028201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700296863" name="Picture"/>
+                          <pic:cNvPr id="1712028201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551415263" name="Picture">
+                  <wp:docPr id="1039935832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551415263" name="Picture"/>
+                          <pic:cNvPr id="1039935832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781105226" name="Picture">
+                  <wp:docPr id="495754860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781105226" name="Picture"/>
+                          <pic:cNvPr id="495754860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551838236" name="Picture">
+                  <wp:docPr id="2012832229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551838236" name="Picture"/>
+                          <pic:cNvPr id="2012832229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044005048" name="Picture">
+                  <wp:docPr id="23066894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044005048" name="Picture"/>
+                          <pic:cNvPr id="23066894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766040511" name="Picture">
+                        <wp:docPr id="632838387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766040511" name="Picture"/>
+                                <pic:cNvPr id="632838387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332286279" name="Picture">
+                        <wp:docPr id="967325426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332286279" name="Picture"/>
+                                <pic:cNvPr id="967325426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832281536" name="Picture">
+                        <wp:docPr id="655982133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832281536" name="Picture"/>
+                                <pic:cNvPr id="655982133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2080826560" name="Picture">
+                        <wp:docPr id="1286890446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2080826560" name="Picture"/>
+                                <pic:cNvPr id="1286890446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467272040" name="Picture">
+                        <wp:docPr id="286070637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467272040" name="Picture"/>
+                                <pic:cNvPr id="286070637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176271228" name="Picture">
+                        <wp:docPr id="173921293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176271228" name="Picture"/>
+                                <pic:cNvPr id="173921293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467255575" name="Picture">
+                        <wp:docPr id="1770548542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467255575" name="Picture"/>
+                                <pic:cNvPr id="1770548542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="97320111" name="Picture">
+                        <wp:docPr id="179810981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="97320111" name="Picture"/>
+                                <pic:cNvPr id="179810981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574645817" name="Picture">
+                        <wp:docPr id="1568193428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574645817" name="Picture"/>
+                                <pic:cNvPr id="1568193428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874426559" name="Picture">
+                        <wp:docPr id="679254629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874426559" name="Picture"/>
+                                <pic:cNvPr id="679254629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014117155" name="Picture">
+                        <wp:docPr id="1885476406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014117155" name="Picture"/>
+                                <pic:cNvPr id="1885476406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030583370" name="Picture">
+                        <wp:docPr id="1112118868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030583370" name="Picture"/>
+                                <pic:cNvPr id="1112118868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879103107" name="Picture">
+                        <wp:docPr id="567044179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879103107" name="Picture"/>
+                                <pic:cNvPr id="567044179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136258610" name="Picture">
+                        <wp:docPr id="1241228482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136258610" name="Picture"/>
+                                <pic:cNvPr id="1241228482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369912974" name="Picture">
+                        <wp:docPr id="1670112021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369912974" name="Picture"/>
+                                <pic:cNvPr id="1670112021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15777592" name="Picture">
+                  <wp:docPr id="171446362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15777592" name="Picture"/>
+                          <pic:cNvPr id="171446362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862938381" name="Picture">
+                  <wp:docPr id="1884970528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862938381" name="Picture"/>
+                          <pic:cNvPr id="1884970528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612468792" name="Picture">
+                  <wp:docPr id="645733872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612468792" name="Picture"/>
+                          <pic:cNvPr id="645733872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170311025" name="Picture">
+                  <wp:docPr id="1047871622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170311025" name="Picture"/>
+                          <pic:cNvPr id="1047871622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484721843" name="Picture">
+                  <wp:docPr id="1512721045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484721843" name="Picture"/>
+                          <pic:cNvPr id="1512721045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870627279" name="Picture">
+                  <wp:docPr id="872234779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870627279" name="Picture"/>
+                          <pic:cNvPr id="872234779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1844123116" name="Picture">
+                        <wp:docPr id="685528710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1844123116" name="Picture"/>
+                                <pic:cNvPr id="685528710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795104604" name="Picture">
+                  <wp:docPr id="229035701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795104604" name="Picture"/>
+                          <pic:cNvPr id="229035701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000109699" name="Picture">
+                  <wp:docPr id="1505900705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000109699" name="Picture"/>
+                          <pic:cNvPr id="1505900705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250429545" name="Picture">
+                  <wp:docPr id="325074297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250429545" name="Picture"/>
+                          <pic:cNvPr id="325074297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518015308" name="Picture">
+                  <wp:docPr id="1605565807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518015308" name="Picture"/>
+                          <pic:cNvPr id="1605565807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334235492" name="Picture">
+                  <wp:docPr id="1336340302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334235492" name="Picture"/>
+                          <pic:cNvPr id="1336340302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100769477" name="Picture">
+                  <wp:docPr id="1384325557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100769477" name="Picture"/>
+                          <pic:cNvPr id="1384325557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26941448" name="Picture">
+                        <wp:docPr id="2094911505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26941448" name="Picture"/>
+                                <pic:cNvPr id="2094911505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710651601" name="Picture">
+                  <wp:docPr id="1615203431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710651601" name="Picture"/>
+                          <pic:cNvPr id="1615203431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022654271" name="Picture">
+                  <wp:docPr id="1921582374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022654271" name="Picture"/>
+                          <pic:cNvPr id="1921582374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90265056" name="Picture">
+                  <wp:docPr id="61189801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90265056" name="Picture"/>
+                          <pic:cNvPr id="61189801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42033627" name="Picture">
+                  <wp:docPr id="769008875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42033627" name="Picture"/>
+                          <pic:cNvPr id="769008875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314709896" name="Picture">
+                  <wp:docPr id="563243440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314709896" name="Picture"/>
+                          <pic:cNvPr id="563243440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514399226" name="Picture">
+                  <wp:docPr id="180338966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514399226" name="Picture"/>
+                          <pic:cNvPr id="180338966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563913888" name="Picture">
+                        <wp:docPr id="1553217295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563913888" name="Picture"/>
+                                <pic:cNvPr id="1553217295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163177191" name="Picture">
+                  <wp:docPr id="1104646600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163177191" name="Picture"/>
+                          <pic:cNvPr id="1104646600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249592890" name="Picture">
+                  <wp:docPr id="906852630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249592890" name="Picture"/>
+                          <pic:cNvPr id="906852630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146592011" name="Picture">
+                  <wp:docPr id="76136135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146592011" name="Picture"/>
+                          <pic:cNvPr id="76136135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357041240" name="Picture">
+                  <wp:docPr id="803040120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357041240" name="Picture"/>
+                          <pic:cNvPr id="803040120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616365784" name="Picture">
+                  <wp:docPr id="936221023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616365784" name="Picture"/>
+                          <pic:cNvPr id="936221023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377338" name="Picture">
+                  <wp:docPr id="1777891449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377338" name="Picture"/>
+                          <pic:cNvPr id="1777891449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620844635" name="Picture">
+                        <wp:docPr id="1852269112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620844635" name="Picture"/>
+                                <pic:cNvPr id="1852269112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216400550" name="Picture">
+                  <wp:docPr id="1148646461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216400550" name="Picture"/>
+                          <pic:cNvPr id="1148646461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186708755" name="Picture">
+                  <wp:docPr id="1448841224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186708755" name="Picture"/>
+                          <pic:cNvPr id="1448841224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602719421" name="Picture">
+                  <wp:docPr id="1518026123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602719421" name="Picture"/>
+                          <pic:cNvPr id="1518026123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911818627" name="Picture">
+                  <wp:docPr id="1027311123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911818627" name="Picture"/>
+                          <pic:cNvPr id="1027311123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286291442" name="Picture">
+                  <wp:docPr id="72315741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286291442" name="Picture"/>
+                          <pic:cNvPr id="72315741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545434289" name="Picture">
+                  <wp:docPr id="1494628446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545434289" name="Picture"/>
+                          <pic:cNvPr id="1494628446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130618113" name="Picture">
+                        <wp:docPr id="1154475790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130618113" name="Picture"/>
+                                <pic:cNvPr id="1154475790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323280555" name="Picture">
+                  <wp:docPr id="246277055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323280555" name="Picture"/>
+                          <pic:cNvPr id="246277055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314526621" name="Picture">
+                  <wp:docPr id="207011439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314526621" name="Picture"/>
+                          <pic:cNvPr id="207011439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496335736" name="Picture">
+                  <wp:docPr id="1826649585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496335736" name="Picture"/>
+                          <pic:cNvPr id="1826649585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45077,57 +45077,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392740827" name="Picture">
+                  <wp:docPr id="117157739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392740827" name="Picture"/>
+                          <pic:cNvPr id="117157739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45148,57 +45148,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298893019" name="Picture">
+                  <wp:docPr id="1063771165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298893019" name="Picture"/>
+                          <pic:cNvPr id="1063771165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45562,57 +45562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380309387" name="Picture">
+                  <wp:docPr id="1355250173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380309387" name="Picture"/>
+                          <pic:cNvPr id="1355250173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>