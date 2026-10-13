--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918796146" name="Picture">
+                  <wp:docPr id="431691425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918796146" name="Picture"/>
+                          <pic:cNvPr id="431691425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970291160" name="Picture">
+                  <wp:docPr id="256201906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970291160" name="Picture"/>
+                          <pic:cNvPr id="256201906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1404653579" name="Picture">
+                        <wp:docPr id="513815624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1404653579" name="Picture"/>
+                                <pic:cNvPr id="513815624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914324592" name="Picture">
+                  <wp:docPr id="1672256053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914324592" name="Picture"/>
+                          <pic:cNvPr id="1672256053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252863191" name="Picture">
+                  <wp:docPr id="426986944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252863191" name="Picture"/>
+                          <pic:cNvPr id="426986944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256385638" name="Picture">
+                  <wp:docPr id="1226154317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256385638" name="Picture"/>
+                          <pic:cNvPr id="1226154317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693641297" name="Picture">
+                  <wp:docPr id="1506490282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693641297" name="Picture"/>
+                          <pic:cNvPr id="1506490282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606028669" name="Picture">
+                  <wp:docPr id="1235507790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606028669" name="Picture"/>
+                          <pic:cNvPr id="1235507790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623378830" name="Picture">
+                        <wp:docPr id="1890072813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623378830" name="Picture"/>
+                                <pic:cNvPr id="1890072813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246748653" name="Picture">
+                        <wp:docPr id="403553516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246748653" name="Picture"/>
+                                <pic:cNvPr id="403553516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406392207" name="Picture">
+                        <wp:docPr id="1344471058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406392207" name="Picture"/>
+                                <pic:cNvPr id="1344471058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455500569" name="Picture">
+                        <wp:docPr id="1395551380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455500569" name="Picture"/>
+                                <pic:cNvPr id="1395551380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1396826577" name="Picture">
+                        <wp:docPr id="136178682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1396826577" name="Picture"/>
+                                <pic:cNvPr id="136178682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587438811" name="Picture">
+                        <wp:docPr id="645051146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587438811" name="Picture"/>
+                                <pic:cNvPr id="645051146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108832854" name="Picture">
+                        <wp:docPr id="701829219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108832854" name="Picture"/>
+                                <pic:cNvPr id="701829219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="31344835" name="Picture">
+                        <wp:docPr id="107373490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="31344835" name="Picture"/>
+                                <pic:cNvPr id="107373490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1107120522" name="Picture">
+                        <wp:docPr id="1053142439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1107120522" name="Picture"/>
+                                <pic:cNvPr id="1053142439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339071628" name="Picture">
+                        <wp:docPr id="1850944267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339071628" name="Picture"/>
+                                <pic:cNvPr id="1850944267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335140667" name="Picture">
+                        <wp:docPr id="1298201614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335140667" name="Picture"/>
+                                <pic:cNvPr id="1298201614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336540511" name="Picture">
+                        <wp:docPr id="712943589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336540511" name="Picture"/>
+                                <pic:cNvPr id="712943589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663297699" name="Picture">
+                        <wp:docPr id="206282213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663297699" name="Picture"/>
+                                <pic:cNvPr id="206282213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916530705" name="Picture">
+                        <wp:docPr id="1751011596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916530705" name="Picture"/>
+                                <pic:cNvPr id="1751011596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679176460" name="Picture">
+                        <wp:docPr id="2020052637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679176460" name="Picture"/>
+                                <pic:cNvPr id="2020052637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152271708" name="Picture">
+                        <wp:docPr id="2114485408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152271708" name="Picture"/>
+                                <pic:cNvPr id="2114485408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="326500917" name="Picture">
+                        <wp:docPr id="25294168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="326500917" name="Picture"/>
+                                <pic:cNvPr id="25294168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452888667" name="Picture">
+                        <wp:docPr id="1032364807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452888667" name="Picture"/>
+                                <pic:cNvPr id="1032364807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78640459" name="Picture">
+                  <wp:docPr id="1859309864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78640459" name="Picture"/>
+                          <pic:cNvPr id="1859309864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142342919" name="Picture">
+                  <wp:docPr id="1158194782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142342919" name="Picture"/>
+                          <pic:cNvPr id="1158194782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155785208" name="Picture">
+                  <wp:docPr id="959529714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155785208" name="Picture"/>
+                          <pic:cNvPr id="959529714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669833732" name="Picture">
+                  <wp:docPr id="1142875229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669833732" name="Picture"/>
+                          <pic:cNvPr id="1142875229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665752447" name="Picture">
+                  <wp:docPr id="985496678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665752447" name="Picture"/>
+                          <pic:cNvPr id="985496678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914864148" name="Picture">
+                  <wp:docPr id="754286558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914864148" name="Picture"/>
+                          <pic:cNvPr id="754286558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306173925" name="Picture">
+                        <wp:docPr id="147954247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306173925" name="Picture"/>
+                                <pic:cNvPr id="147954247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185226921" name="Picture">
+                  <wp:docPr id="1805483079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185226921" name="Picture"/>
+                          <pic:cNvPr id="1805483079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69957740" name="Picture">
+                  <wp:docPr id="2000679455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69957740" name="Picture"/>
+                          <pic:cNvPr id="2000679455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484848773" name="Picture">
+                  <wp:docPr id="1941462301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484848773" name="Picture"/>
+                          <pic:cNvPr id="1941462301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978992258" name="Picture">
+                  <wp:docPr id="770198849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978992258" name="Picture"/>
+                          <pic:cNvPr id="770198849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228471853" name="Picture">
+                  <wp:docPr id="1494210401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228471853" name="Picture"/>
+                          <pic:cNvPr id="1494210401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123770211" name="Picture">
+                  <wp:docPr id="1357046998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123770211" name="Picture"/>
+                          <pic:cNvPr id="1357046998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650485467" name="Picture">
+                        <wp:docPr id="758025426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650485467" name="Picture"/>
+                                <pic:cNvPr id="758025426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054693811" name="Picture">
+                  <wp:docPr id="1781336565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054693811" name="Picture"/>
+                          <pic:cNvPr id="1781336565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024791721" name="Picture">
+                  <wp:docPr id="2141831376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024791721" name="Picture"/>
+                          <pic:cNvPr id="2141831376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631435896" name="Picture">
+                  <wp:docPr id="1874914511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631435896" name="Picture"/>
+                          <pic:cNvPr id="1874914511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613782340" name="Picture">
+                  <wp:docPr id="1445209527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613782340" name="Picture"/>
+                          <pic:cNvPr id="1445209527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697634644" name="Picture">
+                  <wp:docPr id="1885983043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697634644" name="Picture"/>
+                          <pic:cNvPr id="1885983043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66358286" name="Picture">
+                  <wp:docPr id="299810965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66358286" name="Picture"/>
+                          <pic:cNvPr id="299810965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463008440" name="Picture">
+                        <wp:docPr id="221611375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463008440" name="Picture"/>
+                                <pic:cNvPr id="221611375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887493804" name="Picture">
+                  <wp:docPr id="1787307572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887493804" name="Picture"/>
+                          <pic:cNvPr id="1787307572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943730697" name="Picture">
+                  <wp:docPr id="1526342041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943730697" name="Picture"/>
+                          <pic:cNvPr id="1526342041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628065719" name="Picture">
+                  <wp:docPr id="1591352479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628065719" name="Picture"/>
+                          <pic:cNvPr id="1591352479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256496849" name="Picture">
+                  <wp:docPr id="27893065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256496849" name="Picture"/>
+                          <pic:cNvPr id="27893065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327895045" name="Picture">
+                  <wp:docPr id="1663366858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327895045" name="Picture"/>
+                          <pic:cNvPr id="1663366858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942199873" name="Picture">
+                  <wp:docPr id="1686329143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942199873" name="Picture"/>
+                          <pic:cNvPr id="1686329143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003505067" name="Picture">
+                        <wp:docPr id="1034251762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003505067" name="Picture"/>
+                                <pic:cNvPr id="1034251762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159988300" name="Picture">
+                  <wp:docPr id="1130475422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159988300" name="Picture"/>
+                          <pic:cNvPr id="1130475422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735231417" name="Picture">
+                  <wp:docPr id="1220619038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735231417" name="Picture"/>
+                          <pic:cNvPr id="1220619038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39556421" name="Picture">
+                  <wp:docPr id="193004973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39556421" name="Picture"/>
+                          <pic:cNvPr id="193004973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266308330" name="Picture">
+                  <wp:docPr id="1699646424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266308330" name="Picture"/>
+                          <pic:cNvPr id="1699646424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367775289" name="Picture">
+                  <wp:docPr id="943426198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367775289" name="Picture"/>
+                          <pic:cNvPr id="943426198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140385989" name="Picture">
+                  <wp:docPr id="607246707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140385989" name="Picture"/>
+                          <pic:cNvPr id="607246707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183484136" name="Picture">
+                  <wp:docPr id="1539752364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183484136" name="Picture"/>
+                          <pic:cNvPr id="1539752364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248893872" name="Picture">
+                  <wp:docPr id="1905680870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248893872" name="Picture"/>
+                          <pic:cNvPr id="1905680870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134924246" name="Picture">
+                  <wp:docPr id="1702516685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134924246" name="Picture"/>
+                          <pic:cNvPr id="1702516685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609424555" name="Picture">
+                  <wp:docPr id="1072599518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609424555" name="Picture"/>
+                          <pic:cNvPr id="1072599518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729372136" name="Picture">
+                  <wp:docPr id="1310310585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729372136" name="Picture"/>
+                          <pic:cNvPr id="1310310585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090395077" name="Picture">
+                  <wp:docPr id="1282214381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090395077" name="Picture"/>
+                          <pic:cNvPr id="1282214381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369901751" name="Picture">
+                  <wp:docPr id="1284290797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369901751" name="Picture"/>
+                          <pic:cNvPr id="1284290797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254312705" name="Picture">
+                  <wp:docPr id="1916026131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254312705" name="Picture"/>
+                          <pic:cNvPr id="1916026131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181897074" name="Picture">
+                  <wp:docPr id="1521989617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181897074" name="Picture"/>
+                          <pic:cNvPr id="1521989617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>