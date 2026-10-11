--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740850395" name="Picture">
+                  <wp:docPr id="264241605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740850395" name="Picture"/>
+                          <pic:cNvPr id="264241605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733481492" name="Picture">
+                  <wp:docPr id="1733043798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733481492" name="Picture"/>
+                          <pic:cNvPr id="1733043798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25060086" name="Picture">
+                        <wp:docPr id="1250389347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25060086" name="Picture"/>
+                                <pic:cNvPr id="1250389347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192320077" name="Picture">
+                  <wp:docPr id="433040061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192320077" name="Picture"/>
+                          <pic:cNvPr id="433040061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724379429" name="Picture">
+                  <wp:docPr id="704629594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724379429" name="Picture"/>
+                          <pic:cNvPr id="704629594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805596613" name="Picture">
+                  <wp:docPr id="623386102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805596613" name="Picture"/>
+                          <pic:cNvPr id="623386102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711158206" name="Picture">
+                  <wp:docPr id="2009101645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711158206" name="Picture"/>
+                          <pic:cNvPr id="2009101645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579487512" name="Picture">
+                  <wp:docPr id="1977664967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579487512" name="Picture"/>
+                          <pic:cNvPr id="1977664967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465906160" name="Picture">
+                        <wp:docPr id="1156291999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465906160" name="Picture"/>
+                                <pic:cNvPr id="1156291999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1584668217" name="Picture">
+                        <wp:docPr id="1882454558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1584668217" name="Picture"/>
+                                <pic:cNvPr id="1882454558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096520208" name="Picture">
+                        <wp:docPr id="307159736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096520208" name="Picture"/>
+                                <pic:cNvPr id="307159736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859230805" name="Picture">
+                        <wp:docPr id="1930137637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859230805" name="Picture"/>
+                                <pic:cNvPr id="1930137637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="212613185" name="Picture">
+                        <wp:docPr id="646191452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="212613185" name="Picture"/>
+                                <pic:cNvPr id="646191452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616568536" name="Picture">
+                        <wp:docPr id="1700595211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616568536" name="Picture"/>
+                                <pic:cNvPr id="1700595211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874001658" name="Picture">
+                        <wp:docPr id="1247905174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874001658" name="Picture"/>
+                                <pic:cNvPr id="1247905174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808198440" name="Picture">
+                        <wp:docPr id="201702223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808198440" name="Picture"/>
+                                <pic:cNvPr id="201702223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281345905" name="Picture">
+                        <wp:docPr id="535497514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281345905" name="Picture"/>
+                                <pic:cNvPr id="535497514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22263951" name="Picture">
+                        <wp:docPr id="1229805373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22263951" name="Picture"/>
+                                <pic:cNvPr id="1229805373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398320333" name="Picture">
+                        <wp:docPr id="1005358309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398320333" name="Picture"/>
+                                <pic:cNvPr id="1005358309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710663131" name="Picture">
+                        <wp:docPr id="89473113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710663131" name="Picture"/>
+                                <pic:cNvPr id="89473113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591668475" name="Picture">
+                        <wp:docPr id="1371383655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591668475" name="Picture"/>
+                                <pic:cNvPr id="1371383655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152312085" name="Picture">
+                        <wp:docPr id="1368778510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152312085" name="Picture"/>
+                                <pic:cNvPr id="1368778510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617701639" name="Picture">
+                        <wp:docPr id="1348178757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617701639" name="Picture"/>
+                                <pic:cNvPr id="1348178757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164690432" name="Picture">
+                  <wp:docPr id="901708712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164690432" name="Picture"/>
+                          <pic:cNvPr id="901708712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830033939" name="Picture">
+                  <wp:docPr id="1050796370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830033939" name="Picture"/>
+                          <pic:cNvPr id="1050796370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717583979" name="Picture">
+                  <wp:docPr id="1250471736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717583979" name="Picture"/>
+                          <pic:cNvPr id="1250471736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103295158" name="Picture">
+                  <wp:docPr id="449804222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103295158" name="Picture"/>
+                          <pic:cNvPr id="449804222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782494567" name="Picture">
+                  <wp:docPr id="1902124121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782494567" name="Picture"/>
+                          <pic:cNvPr id="1902124121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667413288" name="Picture">
+                  <wp:docPr id="1278679947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667413288" name="Picture"/>
+                          <pic:cNvPr id="1278679947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1660406536" name="Picture">
+                        <wp:docPr id="220540847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1660406536" name="Picture"/>
+                                <pic:cNvPr id="220540847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100149525" name="Picture">
+                  <wp:docPr id="78993625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100149525" name="Picture"/>
+                          <pic:cNvPr id="78993625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478233029" name="Picture">
+                  <wp:docPr id="1503122713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478233029" name="Picture"/>
+                          <pic:cNvPr id="1503122713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74392645" name="Picture">
+                  <wp:docPr id="2104218067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74392645" name="Picture"/>
+                          <pic:cNvPr id="2104218067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962561621" name="Picture">
+                  <wp:docPr id="1825821034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962561621" name="Picture"/>
+                          <pic:cNvPr id="1825821034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557676093" name="Picture">
+                  <wp:docPr id="511200698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557676093" name="Picture"/>
+                          <pic:cNvPr id="511200698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800826753" name="Picture">
+                  <wp:docPr id="1124123659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800826753" name="Picture"/>
+                          <pic:cNvPr id="1124123659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="70343828" name="Picture">
+                        <wp:docPr id="1982249125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="70343828" name="Picture"/>
+                                <pic:cNvPr id="1982249125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985242686" name="Picture">
+                  <wp:docPr id="860035830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985242686" name="Picture"/>
+                          <pic:cNvPr id="860035830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845366203" name="Picture">
+                  <wp:docPr id="1056203609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845366203" name="Picture"/>
+                          <pic:cNvPr id="1056203609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609288618" name="Picture">
+                  <wp:docPr id="1054327804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609288618" name="Picture"/>
+                          <pic:cNvPr id="1054327804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903319401" name="Picture">
+                  <wp:docPr id="201081392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903319401" name="Picture"/>
+                          <pic:cNvPr id="201081392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817903785" name="Picture">
+                  <wp:docPr id="1586188054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817903785" name="Picture"/>
+                          <pic:cNvPr id="1586188054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545055351" name="Picture">
+                  <wp:docPr id="554074529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545055351" name="Picture"/>
+                          <pic:cNvPr id="554074529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139058725" name="Picture">
+                        <wp:docPr id="273919904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139058725" name="Picture"/>
+                                <pic:cNvPr id="273919904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331816961" name="Picture">
+                  <wp:docPr id="88948610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331816961" name="Picture"/>
+                          <pic:cNvPr id="88948610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451001799" name="Picture">
+                  <wp:docPr id="744414346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451001799" name="Picture"/>
+                          <pic:cNvPr id="744414346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726630400" name="Picture">
+                  <wp:docPr id="491092793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726630400" name="Picture"/>
+                          <pic:cNvPr id="491092793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248490199" name="Picture">
+                  <wp:docPr id="939312758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248490199" name="Picture"/>
+                          <pic:cNvPr id="939312758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843246233" name="Picture">
+                  <wp:docPr id="2011075409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843246233" name="Picture"/>
+                          <pic:cNvPr id="2011075409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250836493" name="Picture">
+                  <wp:docPr id="1248765220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250836493" name="Picture"/>
+                          <pic:cNvPr id="1248765220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436096344" name="Picture">
+                        <wp:docPr id="1112998188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436096344" name="Picture"/>
+                                <pic:cNvPr id="1112998188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212337524" name="Picture">
+                  <wp:docPr id="2108672967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212337524" name="Picture"/>
+                          <pic:cNvPr id="2108672967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626678426" name="Picture">
+                  <wp:docPr id="2065244074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626678426" name="Picture"/>
+                          <pic:cNvPr id="2065244074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481270265" name="Picture">
+                  <wp:docPr id="1318690362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481270265" name="Picture"/>
+                          <pic:cNvPr id="1318690362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609086379" name="Picture">
+                  <wp:docPr id="1607718686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609086379" name="Picture"/>
+                          <pic:cNvPr id="1607718686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035033726" name="Picture">
+                  <wp:docPr id="1186507796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035033726" name="Picture"/>
+                          <pic:cNvPr id="1186507796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381762125" name="Picture">
+                  <wp:docPr id="1643845808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381762125" name="Picture"/>
+                          <pic:cNvPr id="1643845808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245427630" name="Picture">
+                  <wp:docPr id="1646317719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245427630" name="Picture"/>
+                          <pic:cNvPr id="1646317719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903822577" name="Picture">
+                  <wp:docPr id="1919234305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903822577" name="Picture"/>
+                          <pic:cNvPr id="1919234305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973539220" name="Picture">
+                  <wp:docPr id="1055215059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973539220" name="Picture"/>
+                          <pic:cNvPr id="1055215059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>