--- v0 (2026-08-18)
+++ v1 (2026-10-21)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813466752" name="Picture">
+                  <wp:docPr id="617331367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813466752" name="Picture"/>
+                          <pic:cNvPr id="617331367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184124307" name="Picture">
+                  <wp:docPr id="937158750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184124307" name="Picture"/>
+                          <pic:cNvPr id="937158750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937629642" name="Picture">
+                        <wp:docPr id="298281440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937629642" name="Picture"/>
+                                <pic:cNvPr id="298281440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742767516" name="Picture">
+                  <wp:docPr id="975564443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742767516" name="Picture"/>
+                          <pic:cNvPr id="975564443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087600698" name="Picture">
+                  <wp:docPr id="2060421514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087600698" name="Picture"/>
+                          <pic:cNvPr id="2060421514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155279720" name="Picture">
+                  <wp:docPr id="761357343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155279720" name="Picture"/>
+                          <pic:cNvPr id="761357343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672251635" name="Picture">
+                  <wp:docPr id="309021098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672251635" name="Picture"/>
+                          <pic:cNvPr id="309021098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716155384" name="Picture">
+                  <wp:docPr id="1485500998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716155384" name="Picture"/>
+                          <pic:cNvPr id="1485500998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2071793972" name="Picture">
+                        <wp:docPr id="87967272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2071793972" name="Picture"/>
+                                <pic:cNvPr id="87967272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015748927" name="Picture">
+                        <wp:docPr id="114410781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015748927" name="Picture"/>
+                                <pic:cNvPr id="114410781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129221331" name="Picture">
+                        <wp:docPr id="682753825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129221331" name="Picture"/>
+                                <pic:cNvPr id="682753825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131275179" name="Picture">
+                        <wp:docPr id="67497655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131275179" name="Picture"/>
+                                <pic:cNvPr id="67497655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1080998937" name="Picture">
+                        <wp:docPr id="375206224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1080998937" name="Picture"/>
+                                <pic:cNvPr id="375206224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631013696" name="Picture">
+                        <wp:docPr id="296274918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631013696" name="Picture"/>
+                                <pic:cNvPr id="296274918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169112041" name="Picture">
+                        <wp:docPr id="1050417509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169112041" name="Picture"/>
+                                <pic:cNvPr id="1050417509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1880644207" name="Picture">
+                        <wp:docPr id="1673333051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1880644207" name="Picture"/>
+                                <pic:cNvPr id="1673333051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085816519" name="Picture">
+                        <wp:docPr id="1149645325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085816519" name="Picture"/>
+                                <pic:cNvPr id="1149645325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329391694" name="Picture">
+                        <wp:docPr id="1165087418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329391694" name="Picture"/>
+                                <pic:cNvPr id="1165087418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="340095510" name="Picture">
+                        <wp:docPr id="974696529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="340095510" name="Picture"/>
+                                <pic:cNvPr id="974696529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675945839" name="Picture">
+                        <wp:docPr id="1527180763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675945839" name="Picture"/>
+                                <pic:cNvPr id="1527180763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="854987414" name="Picture">
+                        <wp:docPr id="635516591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="854987414" name="Picture"/>
+                                <pic:cNvPr id="635516591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1703705871" name="Picture">
+                        <wp:docPr id="187692818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1703705871" name="Picture"/>
+                                <pic:cNvPr id="187692818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435219356" name="Picture">
+                        <wp:docPr id="1158611627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435219356" name="Picture"/>
+                                <pic:cNvPr id="1158611627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132294602" name="Picture">
+                  <wp:docPr id="393285113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132294602" name="Picture"/>
+                          <pic:cNvPr id="393285113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147925565" name="Picture">
+                  <wp:docPr id="257896600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147925565" name="Picture"/>
+                          <pic:cNvPr id="257896600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193300353" name="Picture">
+                  <wp:docPr id="369916516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193300353" name="Picture"/>
+                          <pic:cNvPr id="369916516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355886482" name="Picture">
+                  <wp:docPr id="1933047509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355886482" name="Picture"/>
+                          <pic:cNvPr id="1933047509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761448177" name="Picture">
+                  <wp:docPr id="567892207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761448177" name="Picture"/>
+                          <pic:cNvPr id="567892207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796441771" name="Picture">
+                  <wp:docPr id="495196912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796441771" name="Picture"/>
+                          <pic:cNvPr id="495196912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="347465256" name="Picture">
+                        <wp:docPr id="15326217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="347465256" name="Picture"/>
+                                <pic:cNvPr id="15326217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295716953" name="Picture">
+                        <wp:docPr id="528789120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295716953" name="Picture"/>
+                                <pic:cNvPr id="528789120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686331207" name="Picture">
+                  <wp:docPr id="803797600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686331207" name="Picture"/>
+                          <pic:cNvPr id="803797600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846843699" name="Picture">
+                  <wp:docPr id="1686406936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846843699" name="Picture"/>
+                          <pic:cNvPr id="1686406936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103834152" name="Picture">
+                  <wp:docPr id="1590613414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103834152" name="Picture"/>
+                          <pic:cNvPr id="1590613414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180254793" name="Picture">
+                  <wp:docPr id="2087421158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180254793" name="Picture"/>
+                          <pic:cNvPr id="2087421158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161160784" name="Picture">
+                  <wp:docPr id="1857522728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161160784" name="Picture"/>
+                          <pic:cNvPr id="1857522728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259637051" name="Picture">
+                  <wp:docPr id="1518039908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259637051" name="Picture"/>
+                          <pic:cNvPr id="1518039908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032622167" name="Picture">
+                        <wp:docPr id="453473370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032622167" name="Picture"/>
+                                <pic:cNvPr id="453473370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25919,57 +25919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952451627" name="Picture">
+                  <wp:docPr id="610596993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952451627" name="Picture"/>
+                          <pic:cNvPr id="610596993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26008,57 +26008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644313682" name="Picture">
+                  <wp:docPr id="143562412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644313682" name="Picture"/>
+                          <pic:cNvPr id="143562412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26688,57 +26688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355324941" name="Picture">
+                  <wp:docPr id="1246026529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355324941" name="Picture"/>
+                          <pic:cNvPr id="1246026529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27749,57 +27749,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116669198" name="Picture">
+                  <wp:docPr id="464981110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116669198" name="Picture"/>
+                          <pic:cNvPr id="464981110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_21.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27852,57 +27852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050077402" name="Picture">
+                  <wp:docPr id="760410858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050077402" name="Picture"/>
+                          <pic:cNvPr id="760410858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29316,57 +29316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362514586" name="Picture">
+                  <wp:docPr id="696218255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362514586" name="Picture"/>
+                          <pic:cNvPr id="696218255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_20.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30523,57 +30523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274167867" name="Picture">
+                        <wp:docPr id="1948125011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274167867" name="Picture"/>
+                                <pic:cNvPr id="1948125011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32555,57 +32555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199453314" name="Picture">
+                  <wp:docPr id="1485016238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199453314" name="Picture"/>
+                          <pic:cNvPr id="1485016238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32635,57 +32635,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381565023" name="Picture">
+                  <wp:docPr id="1554201714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381565023" name="Picture"/>
+                          <pic:cNvPr id="1554201714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33180,57 +33180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636000474" name="Picture">
+                  <wp:docPr id="1163854563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636000474" name="Picture"/>
+                          <pic:cNvPr id="1163854563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891333149" name="Picture">
+                  <wp:docPr id="767263859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891333149" name="Picture"/>
+                          <pic:cNvPr id="767263859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34996,57 +34996,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795938076" name="Picture">
+                  <wp:docPr id="1757310234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795938076" name="Picture"/>
+                          <pic:cNvPr id="1757310234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35640,57 +35640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428045722" name="Picture">
+                  <wp:docPr id="1439380212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428045722" name="Picture"/>
+                          <pic:cNvPr id="1439380212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36638,57 +36638,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476490640" name="Picture">
+                  <wp:docPr id="522938195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476490640" name="Picture"/>
+                          <pic:cNvPr id="522938195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36741,57 +36741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567147035" name="Picture">
+                  <wp:docPr id="565130184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567147035" name="Picture"/>
+                          <pic:cNvPr id="565130184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38118,57 +38118,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964153483" name="Picture">
+                  <wp:docPr id="293534857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964153483" name="Picture"/>
+                          <pic:cNvPr id="293534857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39261,57 +39261,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426984377" name="Picture">
+                        <wp:docPr id="1168106288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426984377" name="Picture"/>
+                                <pic:cNvPr id="1168106288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40622,57 +40622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512174996" name="Picture">
+                  <wp:docPr id="593745342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512174996" name="Picture"/>
+                          <pic:cNvPr id="593745342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40711,57 +40711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414712421" name="Picture">
+                  <wp:docPr id="1465938571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414712421" name="Picture"/>
+                          <pic:cNvPr id="1465938571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41355,57 +41355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824592056" name="Picture">
+                  <wp:docPr id="252535284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824592056" name="Picture"/>
+                          <pic:cNvPr id="252535284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42353,57 +42353,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559760950" name="Picture">
+                  <wp:docPr id="27711128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559760950" name="Picture"/>
+                          <pic:cNvPr id="27711128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42456,57 +42456,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212602025" name="Picture">
+                  <wp:docPr id="1213062524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212602025" name="Picture"/>
+                          <pic:cNvPr id="1213062524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43833,57 +43833,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088133247" name="Picture">
+                  <wp:docPr id="434009870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088133247" name="Picture"/>
+                          <pic:cNvPr id="434009870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44976,57 +44976,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189283239" name="Picture">
+                        <wp:docPr id="345106416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189283239" name="Picture"/>
+                                <pic:cNvPr id="345106416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46197,57 +46197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155841182" name="Picture">
+                  <wp:docPr id="2115867755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155841182" name="Picture"/>
+                          <pic:cNvPr id="2115867755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46268,57 +46268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102084779" name="Picture">
+                  <wp:docPr id="921760147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102084779" name="Picture"/>
+                          <pic:cNvPr id="921760147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46682,57 +46682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745557805" name="Picture">
+                  <wp:docPr id="1958869966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745557805" name="Picture"/>
+                          <pic:cNvPr id="1958869966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>