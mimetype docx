--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972296534" name="Picture">
+                  <wp:docPr id="172290207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972296534" name="Picture"/>
+                          <pic:cNvPr id="172290207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067304300" name="Picture">
+                  <wp:docPr id="1008972387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067304300" name="Picture"/>
+                          <pic:cNvPr id="1008972387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="905648122" name="Picture">
+                        <wp:docPr id="950167003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="905648122" name="Picture"/>
+                                <pic:cNvPr id="950167003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554784247" name="Picture">
+                  <wp:docPr id="2116285630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554784247" name="Picture"/>
+                          <pic:cNvPr id="2116285630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946775940" name="Picture">
+                  <wp:docPr id="1855245514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946775940" name="Picture"/>
+                          <pic:cNvPr id="1855245514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892564578" name="Picture">
+                  <wp:docPr id="2051553801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892564578" name="Picture"/>
+                          <pic:cNvPr id="2051553801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355099888" name="Picture">
+                  <wp:docPr id="1453770225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355099888" name="Picture"/>
+                          <pic:cNvPr id="1453770225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977352259" name="Picture">
+                  <wp:docPr id="1328182714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977352259" name="Picture"/>
+                          <pic:cNvPr id="1328182714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1676516951" name="Picture">
+                        <wp:docPr id="276768633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1676516951" name="Picture"/>
+                                <pic:cNvPr id="276768633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42498526" name="Picture">
+                        <wp:docPr id="820937931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42498526" name="Picture"/>
+                                <pic:cNvPr id="820937931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="809536420" name="Picture">
+                        <wp:docPr id="1864878411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="809536420" name="Picture"/>
+                                <pic:cNvPr id="1864878411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238326981" name="Picture">
+                        <wp:docPr id="128123763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238326981" name="Picture"/>
+                                <pic:cNvPr id="128123763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871572215" name="Picture">
+                        <wp:docPr id="1610040639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871572215" name="Picture"/>
+                                <pic:cNvPr id="1610040639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358214286" name="Picture">
+                        <wp:docPr id="1812233351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358214286" name="Picture"/>
+                                <pic:cNvPr id="1812233351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768325256" name="Picture">
+                        <wp:docPr id="1198521920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768325256" name="Picture"/>
+                                <pic:cNvPr id="1198521920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615421491" name="Picture">
+                        <wp:docPr id="457185851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615421491" name="Picture"/>
+                                <pic:cNvPr id="457185851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1227365208" name="Picture">
+                        <wp:docPr id="43715625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1227365208" name="Picture"/>
+                                <pic:cNvPr id="43715625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508932597" name="Picture">
+                        <wp:docPr id="1554271185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508932597" name="Picture"/>
+                                <pic:cNvPr id="1554271185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369574452" name="Picture">
+                        <wp:docPr id="1543312321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369574452" name="Picture"/>
+                                <pic:cNvPr id="1543312321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172635965" name="Picture">
+                        <wp:docPr id="1135710616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172635965" name="Picture"/>
+                                <pic:cNvPr id="1135710616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927390717" name="Picture">
+                        <wp:docPr id="1934611993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927390717" name="Picture"/>
+                                <pic:cNvPr id="1934611993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491848535" name="Picture">
+                        <wp:docPr id="290934665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491848535" name="Picture"/>
+                                <pic:cNvPr id="290934665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866117836" name="Picture">
+                        <wp:docPr id="1518598209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866117836" name="Picture"/>
+                                <pic:cNvPr id="1518598209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384884889" name="Picture">
+                  <wp:docPr id="1163755392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384884889" name="Picture"/>
+                          <pic:cNvPr id="1163755392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498678126" name="Picture">
+                  <wp:docPr id="1421981007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498678126" name="Picture"/>
+                          <pic:cNvPr id="1421981007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861401309" name="Picture">
+                  <wp:docPr id="50869114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861401309" name="Picture"/>
+                          <pic:cNvPr id="50869114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211649587" name="Picture">
+                  <wp:docPr id="1719693068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211649587" name="Picture"/>
+                          <pic:cNvPr id="1719693068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027173303" name="Picture">
+                  <wp:docPr id="1267041558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027173303" name="Picture"/>
+                          <pic:cNvPr id="1267041558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85528055" name="Picture">
+                  <wp:docPr id="1418510348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85528055" name="Picture"/>
+                          <pic:cNvPr id="1418510348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1496940511" name="Picture">
+                        <wp:docPr id="412421376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1496940511" name="Picture"/>
+                                <pic:cNvPr id="412421376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1899142511" name="Picture">
+                        <wp:docPr id="536938197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1899142511" name="Picture"/>
+                                <pic:cNvPr id="536938197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141892736" name="Picture">
+                  <wp:docPr id="205518835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141892736" name="Picture"/>
+                          <pic:cNvPr id="205518835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800895811" name="Picture">
+                  <wp:docPr id="1882552524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800895811" name="Picture"/>
+                          <pic:cNvPr id="1882552524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241549374" name="Picture">
+                  <wp:docPr id="1487601585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241549374" name="Picture"/>
+                          <pic:cNvPr id="1487601585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173650906" name="Picture">
+                  <wp:docPr id="743202021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173650906" name="Picture"/>
+                          <pic:cNvPr id="743202021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394911960" name="Picture">
+                  <wp:docPr id="927593079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394911960" name="Picture"/>
+                          <pic:cNvPr id="927593079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660384321" name="Picture">
+                  <wp:docPr id="1844593446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660384321" name="Picture"/>
+                          <pic:cNvPr id="1844593446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483500196" name="Picture">
+                        <wp:docPr id="905286186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483500196" name="Picture"/>
+                                <pic:cNvPr id="905286186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578962909" name="Picture">
+                  <wp:docPr id="1256262849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578962909" name="Picture"/>
+                          <pic:cNvPr id="1256262849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624875539" name="Picture">
+                  <wp:docPr id="1219730448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624875539" name="Picture"/>
+                          <pic:cNvPr id="1219730448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638754679" name="Picture">
+                  <wp:docPr id="845549609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638754679" name="Picture"/>
+                          <pic:cNvPr id="845549609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396298885" name="Picture">
+                  <wp:docPr id="1230343284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396298885" name="Picture"/>
+                          <pic:cNvPr id="1230343284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745721380" name="Picture">
+                  <wp:docPr id="2125349352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745721380" name="Picture"/>
+                          <pic:cNvPr id="2125349352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904447039" name="Picture">
+                  <wp:docPr id="314768742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904447039" name="Picture"/>
+                          <pic:cNvPr id="314768742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597862603" name="Picture">
+                        <wp:docPr id="1103025875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597862603" name="Picture"/>
+                                <pic:cNvPr id="1103025875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321023734" name="Picture">
+                  <wp:docPr id="1142045263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321023734" name="Picture"/>
+                          <pic:cNvPr id="1142045263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685627598" name="Picture">
+                  <wp:docPr id="552027373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685627598" name="Picture"/>
+                          <pic:cNvPr id="552027373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184795630" name="Picture">
+                  <wp:docPr id="1287358100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184795630" name="Picture"/>
+                          <pic:cNvPr id="1287358100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496875801" name="Picture">
+                  <wp:docPr id="2034329590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496875801" name="Picture"/>
+                          <pic:cNvPr id="2034329590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047648805" name="Picture">
+                  <wp:docPr id="811077124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047648805" name="Picture"/>
+                          <pic:cNvPr id="811077124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204306424" name="Picture">
+                  <wp:docPr id="1133468115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204306424" name="Picture"/>
+                          <pic:cNvPr id="1133468115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141542511" name="Picture">
+                        <wp:docPr id="1476927888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141542511" name="Picture"/>
+                                <pic:cNvPr id="1476927888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407434546" name="Picture">
+                  <wp:docPr id="1378744088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407434546" name="Picture"/>
+                          <pic:cNvPr id="1378744088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299951732" name="Picture">
+                  <wp:docPr id="1261459564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299951732" name="Picture"/>
+                          <pic:cNvPr id="1261459564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265375800" name="Picture">
+                  <wp:docPr id="804308795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265375800" name="Picture"/>
+                          <pic:cNvPr id="804308795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198004148" name="Picture">
+                  <wp:docPr id="397722981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198004148" name="Picture"/>
+                          <pic:cNvPr id="397722981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038216114" name="Picture">
+                  <wp:docPr id="1601193255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038216114" name="Picture"/>
+                          <pic:cNvPr id="1601193255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573735238" name="Picture">
+                  <wp:docPr id="844178318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573735238" name="Picture"/>
+                          <pic:cNvPr id="844178318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847616730" name="Picture">
+                  <wp:docPr id="573172799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847616730" name="Picture"/>
+                          <pic:cNvPr id="573172799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2906858" name="Picture">
+                  <wp:docPr id="2067467926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2906858" name="Picture"/>
+                          <pic:cNvPr id="2067467926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178481325" name="Picture">
+                  <wp:docPr id="1628686617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178481325" name="Picture"/>
+                          <pic:cNvPr id="1628686617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>