--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113609718" name="Picture">
+                  <wp:docPr id="982495890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113609718" name="Picture"/>
+                          <pic:cNvPr id="982495890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453756000" name="Picture">
+                  <wp:docPr id="1186867665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453756000" name="Picture"/>
+                          <pic:cNvPr id="1186867665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500122472" name="Picture">
+                        <wp:docPr id="1022107071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500122472" name="Picture"/>
+                                <pic:cNvPr id="1022107071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126146918" name="Picture">
+                  <wp:docPr id="1018367091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126146918" name="Picture"/>
+                          <pic:cNvPr id="1018367091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801119111" name="Picture">
+                  <wp:docPr id="1593460425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801119111" name="Picture"/>
+                          <pic:cNvPr id="1593460425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510817927" name="Picture">
+                  <wp:docPr id="1102743141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510817927" name="Picture"/>
+                          <pic:cNvPr id="1102743141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603688664" name="Picture">
+                  <wp:docPr id="1568260599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603688664" name="Picture"/>
+                          <pic:cNvPr id="1568260599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240774219" name="Picture">
+                  <wp:docPr id="1749113136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240774219" name="Picture"/>
+                          <pic:cNvPr id="1749113136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1142036241" name="Picture">
+                        <wp:docPr id="8239662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1142036241" name="Picture"/>
+                                <pic:cNvPr id="8239662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587265430" name="Picture">
+                        <wp:docPr id="1097541831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587265430" name="Picture"/>
+                                <pic:cNvPr id="1097541831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147124741" name="Picture">
+                        <wp:docPr id="1920718877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147124741" name="Picture"/>
+                                <pic:cNvPr id="1920718877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063393871" name="Picture">
+                        <wp:docPr id="1697308243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063393871" name="Picture"/>
+                                <pic:cNvPr id="1697308243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1236352509" name="Picture">
+                        <wp:docPr id="369958050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1236352509" name="Picture"/>
+                                <pic:cNvPr id="369958050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847167600" name="Picture">
+                        <wp:docPr id="1187580077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847167600" name="Picture"/>
+                                <pic:cNvPr id="1187580077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="515858828" name="Picture">
+                        <wp:docPr id="412665668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="515858828" name="Picture"/>
+                                <pic:cNvPr id="412665668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1809790421" name="Picture">
+                        <wp:docPr id="567016602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1809790421" name="Picture"/>
+                                <pic:cNvPr id="567016602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893514198" name="Picture">
+                        <wp:docPr id="1246086633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893514198" name="Picture"/>
+                                <pic:cNvPr id="1246086633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033208706" name="Picture">
+                        <wp:docPr id="986651481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033208706" name="Picture"/>
+                                <pic:cNvPr id="986651481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320639741" name="Picture">
+                        <wp:docPr id="2010405272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320639741" name="Picture"/>
+                                <pic:cNvPr id="2010405272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461624272" name="Picture">
+                        <wp:docPr id="1469751481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461624272" name="Picture"/>
+                                <pic:cNvPr id="1469751481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="930726160" name="Picture">
+                        <wp:docPr id="162525775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="930726160" name="Picture"/>
+                                <pic:cNvPr id="162525775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125622033" name="Picture">
+                        <wp:docPr id="217782507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125622033" name="Picture"/>
+                                <pic:cNvPr id="217782507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771581396" name="Picture">
+                        <wp:docPr id="1995505153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771581396" name="Picture"/>
+                                <pic:cNvPr id="1995505153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183741353" name="Picture">
+                  <wp:docPr id="376902255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183741353" name="Picture"/>
+                          <pic:cNvPr id="376902255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322115433" name="Picture">
+                  <wp:docPr id="441152597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322115433" name="Picture"/>
+                          <pic:cNvPr id="441152597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128768467" name="Picture">
+                  <wp:docPr id="360621295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128768467" name="Picture"/>
+                          <pic:cNvPr id="360621295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530214816" name="Picture">
+                  <wp:docPr id="1363693111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530214816" name="Picture"/>
+                          <pic:cNvPr id="1363693111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099586077" name="Picture">
+                  <wp:docPr id="638804848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099586077" name="Picture"/>
+                          <pic:cNvPr id="638804848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009152215" name="Picture">
+                  <wp:docPr id="2140273759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009152215" name="Picture"/>
+                          <pic:cNvPr id="2140273759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014915161" name="Picture">
+                        <wp:docPr id="890448616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014915161" name="Picture"/>
+                                <pic:cNvPr id="890448616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243372728" name="Picture">
+                  <wp:docPr id="1584067396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243372728" name="Picture"/>
+                          <pic:cNvPr id="1584067396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489051273" name="Picture">
+                  <wp:docPr id="633270239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489051273" name="Picture"/>
+                          <pic:cNvPr id="633270239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377141724" name="Picture">
+                  <wp:docPr id="156685802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377141724" name="Picture"/>
+                          <pic:cNvPr id="156685802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618317878" name="Picture">
+                  <wp:docPr id="1524163634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618317878" name="Picture"/>
+                          <pic:cNvPr id="1524163634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765549960" name="Picture">
+                  <wp:docPr id="1319976059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765549960" name="Picture"/>
+                          <pic:cNvPr id="1319976059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036832484" name="Picture">
+                  <wp:docPr id="414959936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036832484" name="Picture"/>
+                          <pic:cNvPr id="414959936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963539616" name="Picture">
+                        <wp:docPr id="668873277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963539616" name="Picture"/>
+                                <pic:cNvPr id="668873277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970085540" name="Picture">
+                  <wp:docPr id="49397707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970085540" name="Picture"/>
+                          <pic:cNvPr id="49397707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453789946" name="Picture">
+                  <wp:docPr id="2064880835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453789946" name="Picture"/>
+                          <pic:cNvPr id="2064880835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134729675" name="Picture">
+                  <wp:docPr id="417372561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134729675" name="Picture"/>
+                          <pic:cNvPr id="417372561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521024482" name="Picture">
+                  <wp:docPr id="474580341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521024482" name="Picture"/>
+                          <pic:cNvPr id="474580341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070384314" name="Picture">
+                  <wp:docPr id="614464237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070384314" name="Picture"/>
+                          <pic:cNvPr id="614464237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994556404" name="Picture">
+                  <wp:docPr id="1417773854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994556404" name="Picture"/>
+                          <pic:cNvPr id="1417773854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587105945" name="Picture">
+                        <wp:docPr id="136571338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587105945" name="Picture"/>
+                                <pic:cNvPr id="136571338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31758,57 +31758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178058638" name="Picture">
+                  <wp:docPr id="2018306353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178058638" name="Picture"/>
+                          <pic:cNvPr id="2018306353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31829,57 +31829,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211686474" name="Picture">
+                  <wp:docPr id="941852866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211686474" name="Picture"/>
+                          <pic:cNvPr id="941852866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32297,57 +32297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518506254" name="Picture">
+                  <wp:docPr id="802769845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518506254" name="Picture"/>
+                          <pic:cNvPr id="802769845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33456,57 +33456,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456925834" name="Picture">
+                  <wp:docPr id="1015800854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456925834" name="Picture"/>
+                          <pic:cNvPr id="1015800854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744587235" name="Picture">
+                  <wp:docPr id="407510749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744587235" name="Picture"/>
+                          <pic:cNvPr id="407510749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34189,57 +34189,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691580659" name="Picture">
+                  <wp:docPr id="2099997314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691580659" name="Picture"/>
+                          <pic:cNvPr id="2099997314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35187,57 +35187,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254303226" name="Picture">
+                  <wp:docPr id="773437946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254303226" name="Picture"/>
+                          <pic:cNvPr id="773437946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606889828" name="Picture">
+                  <wp:docPr id="359965683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606889828" name="Picture"/>
+                          <pic:cNvPr id="359965683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36667,57 +36667,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420909754" name="Picture">
+                  <wp:docPr id="1485630832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420909754" name="Picture"/>
+                          <pic:cNvPr id="1485630832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37810,57 +37810,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272234274" name="Picture">
+                        <wp:docPr id="1956005573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272234274" name="Picture"/>
+                                <pic:cNvPr id="1956005573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39171,57 +39171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358486126" name="Picture">
+                  <wp:docPr id="1271841354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358486126" name="Picture"/>
+                          <pic:cNvPr id="1271841354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39260,57 +39260,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244592052" name="Picture">
+                  <wp:docPr id="511268724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244592052" name="Picture"/>
+                          <pic:cNvPr id="511268724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39904,57 +39904,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393583115" name="Picture">
+                  <wp:docPr id="2073211090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393583115" name="Picture"/>
+                          <pic:cNvPr id="2073211090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40902,57 +40902,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422029081" name="Picture">
+                  <wp:docPr id="605774323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422029081" name="Picture"/>
+                          <pic:cNvPr id="605774323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41005,57 +41005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422238167" name="Picture">
+                  <wp:docPr id="852647317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422238167" name="Picture"/>
+                          <pic:cNvPr id="852647317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42382,57 +42382,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228880635" name="Picture">
+                  <wp:docPr id="89456330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228880635" name="Picture"/>
+                          <pic:cNvPr id="89456330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43525,57 +43525,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393727363" name="Picture">
+                        <wp:docPr id="678748692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393727363" name="Picture"/>
+                                <pic:cNvPr id="678748692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44746,57 +44746,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665830772" name="Picture">
+                  <wp:docPr id="183827326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665830772" name="Picture"/>
+                          <pic:cNvPr id="183827326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44817,57 +44817,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020976114" name="Picture">
+                  <wp:docPr id="2120396037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020976114" name="Picture"/>
+                          <pic:cNvPr id="2120396037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45231,57 +45231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739513550" name="Picture">
+                  <wp:docPr id="1982349451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739513550" name="Picture"/>
+                          <pic:cNvPr id="1982349451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>