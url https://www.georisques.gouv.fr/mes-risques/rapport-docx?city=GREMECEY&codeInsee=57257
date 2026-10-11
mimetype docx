--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480157191" name="Picture">
+                  <wp:docPr id="1813957418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480157191" name="Picture"/>
+                          <pic:cNvPr id="1813957418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679888359" name="Picture">
+                  <wp:docPr id="269587231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679888359" name="Picture"/>
+                          <pic:cNvPr id="269587231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011120861" name="Picture">
+                        <wp:docPr id="2135134283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011120861" name="Picture"/>
+                                <pic:cNvPr id="2135134283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642831639" name="Picture">
+                  <wp:docPr id="1923760260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642831639" name="Picture"/>
+                          <pic:cNvPr id="1923760260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795050449" name="Picture">
+                  <wp:docPr id="1721155724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795050449" name="Picture"/>
+                          <pic:cNvPr id="1721155724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282350173" name="Picture">
+                  <wp:docPr id="1231343366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282350173" name="Picture"/>
+                          <pic:cNvPr id="1231343366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177133373" name="Picture">
+                  <wp:docPr id="1369682885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177133373" name="Picture"/>
+                          <pic:cNvPr id="1369682885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308178765" name="Picture">
+                  <wp:docPr id="698129051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308178765" name="Picture"/>
+                          <pic:cNvPr id="698129051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802225394" name="Picture">
+                        <wp:docPr id="1176859045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802225394" name="Picture"/>
+                                <pic:cNvPr id="1176859045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284455614" name="Picture">
+                        <wp:docPr id="745359691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284455614" name="Picture"/>
+                                <pic:cNvPr id="745359691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790588260" name="Picture">
+                        <wp:docPr id="255593590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790588260" name="Picture"/>
+                                <pic:cNvPr id="255593590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675830943" name="Picture">
+                        <wp:docPr id="268413449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675830943" name="Picture"/>
+                                <pic:cNvPr id="268413449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141034040" name="Picture">
+                        <wp:docPr id="1292691329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141034040" name="Picture"/>
+                                <pic:cNvPr id="1292691329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105340277" name="Picture">
+                        <wp:docPr id="78385740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105340277" name="Picture"/>
+                                <pic:cNvPr id="78385740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426934093" name="Picture">
+                        <wp:docPr id="295048663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426934093" name="Picture"/>
+                                <pic:cNvPr id="295048663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171857986" name="Picture">
+                        <wp:docPr id="778418996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171857986" name="Picture"/>
+                                <pic:cNvPr id="778418996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17785762" name="Picture">
+                        <wp:docPr id="247267825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17785762" name="Picture"/>
+                                <pic:cNvPr id="247267825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907672703" name="Picture">
+                        <wp:docPr id="851251807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907672703" name="Picture"/>
+                                <pic:cNvPr id="851251807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995976055" name="Picture">
+                        <wp:docPr id="1324212271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995976055" name="Picture"/>
+                                <pic:cNvPr id="1324212271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297971412" name="Picture">
+                        <wp:docPr id="441446810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297971412" name="Picture"/>
+                                <pic:cNvPr id="441446810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553238168" name="Picture">
+                        <wp:docPr id="1595127362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553238168" name="Picture"/>
+                                <pic:cNvPr id="1595127362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1958692943" name="Picture">
+                        <wp:docPr id="352177578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1958692943" name="Picture"/>
+                                <pic:cNvPr id="352177578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521732243" name="Picture">
+                        <wp:docPr id="157016318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521732243" name="Picture"/>
+                                <pic:cNvPr id="157016318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180460818" name="Picture">
+                  <wp:docPr id="459040045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180460818" name="Picture"/>
+                          <pic:cNvPr id="459040045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566765777" name="Picture">
+                  <wp:docPr id="228313904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566765777" name="Picture"/>
+                          <pic:cNvPr id="228313904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816959398" name="Picture">
+                  <wp:docPr id="1066971134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816959398" name="Picture"/>
+                          <pic:cNvPr id="1066971134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324449414" name="Picture">
+                  <wp:docPr id="206548491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324449414" name="Picture"/>
+                          <pic:cNvPr id="206548491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244353024" name="Picture">
+                  <wp:docPr id="1522635350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244353024" name="Picture"/>
+                          <pic:cNvPr id="1522635350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735642700" name="Picture">
+                  <wp:docPr id="164704769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735642700" name="Picture"/>
+                          <pic:cNvPr id="164704769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1572972078" name="Picture">
+                        <wp:docPr id="288085936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1572972078" name="Picture"/>
+                                <pic:cNvPr id="288085936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1315441892" name="Picture">
+                        <wp:docPr id="1913565948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1315441892" name="Picture"/>
+                                <pic:cNvPr id="1913565948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850268453" name="Picture">
+                  <wp:docPr id="1813836881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850268453" name="Picture"/>
+                          <pic:cNvPr id="1813836881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300413680" name="Picture">
+                  <wp:docPr id="2112507323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300413680" name="Picture"/>
+                          <pic:cNvPr id="2112507323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535220996" name="Picture">
+                  <wp:docPr id="2054457768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535220996" name="Picture"/>
+                          <pic:cNvPr id="2054457768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210281113" name="Picture">
+                  <wp:docPr id="584623040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210281113" name="Picture"/>
+                          <pic:cNvPr id="584623040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228084733" name="Picture">
+                  <wp:docPr id="109152518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228084733" name="Picture"/>
+                          <pic:cNvPr id="109152518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993970679" name="Picture">
+                  <wp:docPr id="1783824077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993970679" name="Picture"/>
+                          <pic:cNvPr id="1783824077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994243893" name="Picture">
+                        <wp:docPr id="778763071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994243893" name="Picture"/>
+                                <pic:cNvPr id="778763071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901829812" name="Picture">
+                  <wp:docPr id="1727846837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901829812" name="Picture"/>
+                          <pic:cNvPr id="1727846837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764975085" name="Picture">
+                  <wp:docPr id="205935178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764975085" name="Picture"/>
+                          <pic:cNvPr id="205935178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327239085" name="Picture">
+                  <wp:docPr id="1252675717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327239085" name="Picture"/>
+                          <pic:cNvPr id="1252675717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550495720" name="Picture">
+                  <wp:docPr id="1018635138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550495720" name="Picture"/>
+                          <pic:cNvPr id="1018635138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642356147" name="Picture">
+                  <wp:docPr id="500566665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642356147" name="Picture"/>
+                          <pic:cNvPr id="500566665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149568853" name="Picture">
+                  <wp:docPr id="1599764122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149568853" name="Picture"/>
+                          <pic:cNvPr id="1599764122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32107,57 +32107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878955238" name="Picture">
+                  <wp:docPr id="2122286378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878955238" name="Picture"/>
+                          <pic:cNvPr id="2122286378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32196,57 +32196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479597200" name="Picture">
+                  <wp:docPr id="1922941657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479597200" name="Picture"/>
+                          <pic:cNvPr id="1922941657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32876,57 +32876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678975427" name="Picture">
+                  <wp:docPr id="760916301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678975427" name="Picture"/>
+                          <pic:cNvPr id="760916301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33937,57 +33937,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88238692" name="Picture">
+                  <wp:docPr id="1134593975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88238692" name="Picture"/>
+                          <pic:cNvPr id="1134593975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34040,57 +34040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457412908" name="Picture">
+                  <wp:docPr id="402017691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457412908" name="Picture"/>
+                          <pic:cNvPr id="402017691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35498,57 +35498,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734337101" name="Picture">
+                  <wp:docPr id="1378221140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734337101" name="Picture"/>
+                          <pic:cNvPr id="1378221140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36695,57 +36695,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7900489" name="Picture">
+                        <wp:docPr id="1290355514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7900489" name="Picture"/>
+                                <pic:cNvPr id="1290355514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38865,57 +38865,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848517530" name="Picture">
+                  <wp:docPr id="295767186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848517530" name="Picture"/>
+                          <pic:cNvPr id="295767186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38954,57 +38954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138988320" name="Picture">
+                  <wp:docPr id="620127546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138988320" name="Picture"/>
+                          <pic:cNvPr id="620127546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39598,57 +39598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277042085" name="Picture">
+                  <wp:docPr id="570425869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277042085" name="Picture"/>
+                          <pic:cNvPr id="570425869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40596,57 +40596,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173794575" name="Picture">
+                  <wp:docPr id="657124786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173794575" name="Picture"/>
+                          <pic:cNvPr id="657124786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40699,57 +40699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993832944" name="Picture">
+                  <wp:docPr id="1810280284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993832944" name="Picture"/>
+                          <pic:cNvPr id="1810280284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42076,57 +42076,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808957824" name="Picture">
+                  <wp:docPr id="736222843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808957824" name="Picture"/>
+                          <pic:cNvPr id="736222843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43219,57 +43219,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722816391" name="Picture">
+                        <wp:docPr id="929190795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722816391" name="Picture"/>
+                                <pic:cNvPr id="929190795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44490,57 +44490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59148168" name="Picture">
+                  <wp:docPr id="1318021806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59148168" name="Picture"/>
+                          <pic:cNvPr id="1318021806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44570,57 +44570,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351730994" name="Picture">
+                  <wp:docPr id="1639934330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351730994" name="Picture"/>
+                          <pic:cNvPr id="1639934330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45049,57 +45049,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81876908" name="Picture">
+                  <wp:docPr id="307990876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81876908" name="Picture"/>
+                          <pic:cNvPr id="307990876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47470,57 +47470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636216864" name="Picture">
+                  <wp:docPr id="1222088998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636216864" name="Picture"/>
+                          <pic:cNvPr id="1222088998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47541,57 +47541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114790594" name="Picture">
+                  <wp:docPr id="1379524095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114790594" name="Picture"/>
+                          <pic:cNvPr id="1379524095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47955,57 +47955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134609795" name="Picture">
+                  <wp:docPr id="472283029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134609795" name="Picture"/>
+                          <pic:cNvPr id="472283029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>