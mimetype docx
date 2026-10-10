--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845668290" name="Picture">
+                  <wp:docPr id="1437232723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845668290" name="Picture"/>
+                          <pic:cNvPr id="1437232723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417677103" name="Picture">
+                  <wp:docPr id="211506431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417677103" name="Picture"/>
+                          <pic:cNvPr id="211506431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147141439" name="Picture">
+                        <wp:docPr id="270675718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147141439" name="Picture"/>
+                                <pic:cNvPr id="270675718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34007185" name="Picture">
+                  <wp:docPr id="1876193100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34007185" name="Picture"/>
+                          <pic:cNvPr id="1876193100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715270620" name="Picture">
+                  <wp:docPr id="2077658386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715270620" name="Picture"/>
+                          <pic:cNvPr id="2077658386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015244105" name="Picture">
+                  <wp:docPr id="2039841783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015244105" name="Picture"/>
+                          <pic:cNvPr id="2039841783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245822024" name="Picture">
+                  <wp:docPr id="1788459298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245822024" name="Picture"/>
+                          <pic:cNvPr id="1788459298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978681894" name="Picture">
+                  <wp:docPr id="74532336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978681894" name="Picture"/>
+                          <pic:cNvPr id="74532336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444797580" name="Picture">
+                        <wp:docPr id="1779993619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444797580" name="Picture"/>
+                                <pic:cNvPr id="1779993619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978553341" name="Picture">
+                        <wp:docPr id="24993791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978553341" name="Picture"/>
+                                <pic:cNvPr id="24993791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832331337" name="Picture">
+                        <wp:docPr id="1259984774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832331337" name="Picture"/>
+                                <pic:cNvPr id="1259984774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1309198124" name="Picture">
+                        <wp:docPr id="35184081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1309198124" name="Picture"/>
+                                <pic:cNvPr id="35184081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868816202" name="Picture">
+                        <wp:docPr id="1757815034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868816202" name="Picture"/>
+                                <pic:cNvPr id="1757815034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="382092455" name="Picture">
+                        <wp:docPr id="1585350841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="382092455" name="Picture"/>
+                                <pic:cNvPr id="1585350841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560696798" name="Picture">
+                        <wp:docPr id="1713932546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560696798" name="Picture"/>
+                                <pic:cNvPr id="1713932546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="785344515" name="Picture">
+                        <wp:docPr id="1032726363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="785344515" name="Picture"/>
+                                <pic:cNvPr id="1032726363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419425510" name="Picture">
+                        <wp:docPr id="284233175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419425510" name="Picture"/>
+                                <pic:cNvPr id="284233175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647475041" name="Picture">
+                        <wp:docPr id="28422918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647475041" name="Picture"/>
+                                <pic:cNvPr id="28422918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980877333" name="Picture">
+                        <wp:docPr id="313449841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980877333" name="Picture"/>
+                                <pic:cNvPr id="313449841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="866060356" name="Picture">
+                        <wp:docPr id="1827588689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="866060356" name="Picture"/>
+                                <pic:cNvPr id="1827588689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="566829855" name="Picture">
+                        <wp:docPr id="713563384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="566829855" name="Picture"/>
+                                <pic:cNvPr id="713563384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200940014" name="Picture">
+                        <wp:docPr id="1875128013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200940014" name="Picture"/>
+                                <pic:cNvPr id="1875128013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="785976228" name="Picture">
+                        <wp:docPr id="1074377760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="785976228" name="Picture"/>
+                                <pic:cNvPr id="1074377760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375068746" name="Picture">
+                  <wp:docPr id="1387103857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375068746" name="Picture"/>
+                          <pic:cNvPr id="1387103857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768124704" name="Picture">
+                  <wp:docPr id="1791964496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768124704" name="Picture"/>
+                          <pic:cNvPr id="1791964496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230225757" name="Picture">
+                  <wp:docPr id="1605262629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230225757" name="Picture"/>
+                          <pic:cNvPr id="1605262629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34351491" name="Picture">
+                  <wp:docPr id="1789676036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34351491" name="Picture"/>
+                          <pic:cNvPr id="1789676036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989994174" name="Picture">
+                  <wp:docPr id="1135695114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989994174" name="Picture"/>
+                          <pic:cNvPr id="1135695114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548257579" name="Picture">
+                  <wp:docPr id="1255205974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548257579" name="Picture"/>
+                          <pic:cNvPr id="1255205974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192044095" name="Picture">
+                        <wp:docPr id="2075046872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192044095" name="Picture"/>
+                                <pic:cNvPr id="2075046872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576087359" name="Picture">
+                  <wp:docPr id="1233302611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576087359" name="Picture"/>
+                          <pic:cNvPr id="1233302611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728098910" name="Picture">
+                  <wp:docPr id="1929684953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728098910" name="Picture"/>
+                          <pic:cNvPr id="1929684953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114619685" name="Picture">
+                  <wp:docPr id="2101013010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114619685" name="Picture"/>
+                          <pic:cNvPr id="2101013010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662586190" name="Picture">
+                  <wp:docPr id="2141820161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662586190" name="Picture"/>
+                          <pic:cNvPr id="2141820161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161058978" name="Picture">
+                  <wp:docPr id="704337234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161058978" name="Picture"/>
+                          <pic:cNvPr id="704337234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146120636" name="Picture">
+                  <wp:docPr id="1733668979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146120636" name="Picture"/>
+                          <pic:cNvPr id="1733668979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686360455" name="Picture">
+                        <wp:docPr id="2020158282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686360455" name="Picture"/>
+                                <pic:cNvPr id="2020158282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314024489" name="Picture">
+                        <wp:docPr id="1438432357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314024489" name="Picture"/>
+                                <pic:cNvPr id="1438432357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986505286" name="Picture">
+                  <wp:docPr id="791194366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986505286" name="Picture"/>
+                          <pic:cNvPr id="791194366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839001824" name="Picture">
+                  <wp:docPr id="555368150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839001824" name="Picture"/>
+                          <pic:cNvPr id="555368150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401959426" name="Picture">
+                  <wp:docPr id="1631686050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401959426" name="Picture"/>
+                          <pic:cNvPr id="1631686050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879289354" name="Picture">
+                  <wp:docPr id="520313729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879289354" name="Picture"/>
+                          <pic:cNvPr id="520313729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729700826" name="Picture">
+                  <wp:docPr id="937184163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729700826" name="Picture"/>
+                          <pic:cNvPr id="937184163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417780145" name="Picture">
+                  <wp:docPr id="1062930387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417780145" name="Picture"/>
+                          <pic:cNvPr id="1062930387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1207765440" name="Picture">
+                        <wp:docPr id="672505871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1207765440" name="Picture"/>
+                                <pic:cNvPr id="672505871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461345832" name="Picture">
+                  <wp:docPr id="1528450537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461345832" name="Picture"/>
+                          <pic:cNvPr id="1528450537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809828243" name="Picture">
+                  <wp:docPr id="996091740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809828243" name="Picture"/>
+                          <pic:cNvPr id="996091740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145273889" name="Picture">
+                  <wp:docPr id="1045425632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145273889" name="Picture"/>
+                          <pic:cNvPr id="1045425632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362975150" name="Picture">
+                  <wp:docPr id="885926097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362975150" name="Picture"/>
+                          <pic:cNvPr id="885926097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491126717" name="Picture">
+                  <wp:docPr id="1685127615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491126717" name="Picture"/>
+                          <pic:cNvPr id="1685127615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052426110" name="Picture">
+                  <wp:docPr id="2027679838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052426110" name="Picture"/>
+                          <pic:cNvPr id="2027679838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158570456" name="Picture">
+                        <wp:docPr id="1215183269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158570456" name="Picture"/>
+                                <pic:cNvPr id="1215183269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174351202" name="Picture">
+                  <wp:docPr id="507013297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174351202" name="Picture"/>
+                          <pic:cNvPr id="507013297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353170770" name="Picture">
+                  <wp:docPr id="664984002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353170770" name="Picture"/>
+                          <pic:cNvPr id="664984002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351870670" name="Picture">
+                  <wp:docPr id="1259461401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351870670" name="Picture"/>
+                          <pic:cNvPr id="1259461401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076265579" name="Picture">
+                  <wp:docPr id="2142062149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076265579" name="Picture"/>
+                          <pic:cNvPr id="2142062149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151956331" name="Picture">
+                  <wp:docPr id="474690869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151956331" name="Picture"/>
+                          <pic:cNvPr id="474690869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318016467" name="Picture">
+                  <wp:docPr id="1497367963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318016467" name="Picture"/>
+                          <pic:cNvPr id="1497367963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474865345" name="Picture">
+                  <wp:docPr id="1763666010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474865345" name="Picture"/>
+                          <pic:cNvPr id="1763666010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265754080" name="Picture">
+                  <wp:docPr id="1146230888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265754080" name="Picture"/>
+                          <pic:cNvPr id="1146230888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538291702" name="Picture">
+                  <wp:docPr id="2071536732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538291702" name="Picture"/>
+                          <pic:cNvPr id="2071536732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>