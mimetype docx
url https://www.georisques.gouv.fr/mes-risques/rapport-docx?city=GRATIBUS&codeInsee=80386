--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590000548" name="Picture">
+                  <wp:docPr id="430188736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590000548" name="Picture"/>
+                          <pic:cNvPr id="430188736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035078479" name="Picture">
+                  <wp:docPr id="2046226857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035078479" name="Picture"/>
+                          <pic:cNvPr id="2046226857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="474442130" name="Picture">
+                        <wp:docPr id="429449615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="474442130" name="Picture"/>
+                                <pic:cNvPr id="429449615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114699038" name="Picture">
+                  <wp:docPr id="1281155164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114699038" name="Picture"/>
+                          <pic:cNvPr id="1281155164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496255127" name="Picture">
+                  <wp:docPr id="1717635192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496255127" name="Picture"/>
+                          <pic:cNvPr id="1717635192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22871903" name="Picture">
+                  <wp:docPr id="756890665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22871903" name="Picture"/>
+                          <pic:cNvPr id="756890665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556620627" name="Picture">
+                  <wp:docPr id="1659111480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556620627" name="Picture"/>
+                          <pic:cNvPr id="1659111480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007605851" name="Picture">
+                  <wp:docPr id="1066891951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007605851" name="Picture"/>
+                          <pic:cNvPr id="1066891951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146218779" name="Picture">
+                        <wp:docPr id="1458604290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146218779" name="Picture"/>
+                                <pic:cNvPr id="1458604290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8487091" name="Picture">
+                        <wp:docPr id="1480588211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8487091" name="Picture"/>
+                                <pic:cNvPr id="1480588211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351508306" name="Picture">
+                        <wp:docPr id="1132409024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351508306" name="Picture"/>
+                                <pic:cNvPr id="1132409024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7991469" name="Picture">
+                        <wp:docPr id="1305570252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7991469" name="Picture"/>
+                                <pic:cNvPr id="1305570252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107484306" name="Picture">
+                        <wp:docPr id="281373918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107484306" name="Picture"/>
+                                <pic:cNvPr id="281373918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297248366" name="Picture">
+                        <wp:docPr id="1720327894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297248366" name="Picture"/>
+                                <pic:cNvPr id="1720327894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84736540" name="Picture">
+                        <wp:docPr id="1572914827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84736540" name="Picture"/>
+                                <pic:cNvPr id="1572914827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="231854546" name="Picture">
+                        <wp:docPr id="865467553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="231854546" name="Picture"/>
+                                <pic:cNvPr id="865467553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656475088" name="Picture">
+                        <wp:docPr id="123751014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656475088" name="Picture"/>
+                                <pic:cNvPr id="123751014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499585992" name="Picture">
+                        <wp:docPr id="2037755942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499585992" name="Picture"/>
+                                <pic:cNvPr id="2037755942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015534141" name="Picture">
+                        <wp:docPr id="1141057156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015534141" name="Picture"/>
+                                <pic:cNvPr id="1141057156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1899019630" name="Picture">
+                        <wp:docPr id="1409028458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1899019630" name="Picture"/>
+                                <pic:cNvPr id="1409028458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579976803" name="Picture">
+                        <wp:docPr id="1750767129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579976803" name="Picture"/>
+                                <pic:cNvPr id="1750767129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1460156015" name="Picture">
+                        <wp:docPr id="820003345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1460156015" name="Picture"/>
+                                <pic:cNvPr id="820003345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501688765" name="Picture">
+                        <wp:docPr id="1564584092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501688765" name="Picture"/>
+                                <pic:cNvPr id="1564584092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510050913" name="Picture">
+                  <wp:docPr id="152875482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510050913" name="Picture"/>
+                          <pic:cNvPr id="152875482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604958268" name="Picture">
+                  <wp:docPr id="165494644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604958268" name="Picture"/>
+                          <pic:cNvPr id="165494644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23167442" name="Picture">
+                  <wp:docPr id="1846270498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23167442" name="Picture"/>
+                          <pic:cNvPr id="1846270498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388921214" name="Picture">
+                  <wp:docPr id="82905843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388921214" name="Picture"/>
+                          <pic:cNvPr id="82905843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770504228" name="Picture">
+                  <wp:docPr id="284957839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770504228" name="Picture"/>
+                          <pic:cNvPr id="284957839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701171386" name="Picture">
+                  <wp:docPr id="1577450014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701171386" name="Picture"/>
+                          <pic:cNvPr id="1577450014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083183858" name="Picture">
+                        <wp:docPr id="638174050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083183858" name="Picture"/>
+                                <pic:cNvPr id="638174050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="896880188" name="Picture">
+                        <wp:docPr id="1418245236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="896880188" name="Picture"/>
+                                <pic:cNvPr id="1418245236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639858544" name="Picture">
+                  <wp:docPr id="472394448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639858544" name="Picture"/>
+                          <pic:cNvPr id="472394448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130910884" name="Picture">
+                  <wp:docPr id="1999953067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130910884" name="Picture"/>
+                          <pic:cNvPr id="1999953067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551099483" name="Picture">
+                  <wp:docPr id="1712254253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551099483" name="Picture"/>
+                          <pic:cNvPr id="1712254253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912630871" name="Picture">
+                  <wp:docPr id="55588716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912630871" name="Picture"/>
+                          <pic:cNvPr id="55588716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276064920" name="Picture">
+                  <wp:docPr id="1024213088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276064920" name="Picture"/>
+                          <pic:cNvPr id="1024213088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383726545" name="Picture">
+                  <wp:docPr id="1019310162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383726545" name="Picture"/>
+                          <pic:cNvPr id="1019310162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483173910" name="Picture">
+                        <wp:docPr id="688594887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483173910" name="Picture"/>
+                                <pic:cNvPr id="688594887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567853164" name="Picture">
+                  <wp:docPr id="173951300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567853164" name="Picture"/>
+                          <pic:cNvPr id="173951300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2422550" name="Picture">
+                  <wp:docPr id="1750221200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2422550" name="Picture"/>
+                          <pic:cNvPr id="1750221200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531588342" name="Picture">
+                  <wp:docPr id="1576084096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531588342" name="Picture"/>
+                          <pic:cNvPr id="1576084096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492885201" name="Picture">
+                  <wp:docPr id="90263307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492885201" name="Picture"/>
+                          <pic:cNvPr id="90263307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753015407" name="Picture">
+                  <wp:docPr id="689523211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753015407" name="Picture"/>
+                          <pic:cNvPr id="689523211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211841026" name="Picture">
+                  <wp:docPr id="740101569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211841026" name="Picture"/>
+                          <pic:cNvPr id="740101569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32117,57 +32117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678268893" name="Picture">
+                  <wp:docPr id="323886553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678268893" name="Picture"/>
+                          <pic:cNvPr id="323886553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32206,57 +32206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970439284" name="Picture">
+                  <wp:docPr id="1467578740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970439284" name="Picture"/>
+                          <pic:cNvPr id="1467578740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32850,57 +32850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847453426" name="Picture">
+                  <wp:docPr id="572609883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847453426" name="Picture"/>
+                          <pic:cNvPr id="572609883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33848,57 +33848,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687313135" name="Picture">
+                  <wp:docPr id="1051449441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687313135" name="Picture"/>
+                          <pic:cNvPr id="1051449441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33951,57 +33951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343653891" name="Picture">
+                  <wp:docPr id="1197145597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343653891" name="Picture"/>
+                          <pic:cNvPr id="1197145597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35328,57 +35328,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179106160" name="Picture">
+                  <wp:docPr id="602302231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179106160" name="Picture"/>
+                          <pic:cNvPr id="602302231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1959938070" name="Picture">
+                        <wp:docPr id="768923945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1959938070" name="Picture"/>
+                                <pic:cNvPr id="768923945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37832,57 +37832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263582151" name="Picture">
+                  <wp:docPr id="1033555291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263582151" name="Picture"/>
+                          <pic:cNvPr id="1033555291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37921,57 +37921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115380519" name="Picture">
+                  <wp:docPr id="283696800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115380519" name="Picture"/>
+                          <pic:cNvPr id="283696800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38565,57 +38565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318410952" name="Picture">
+                  <wp:docPr id="1578544067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318410952" name="Picture"/>
+                          <pic:cNvPr id="1578544067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39563,57 +39563,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327849836" name="Picture">
+                  <wp:docPr id="1463972019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327849836" name="Picture"/>
+                          <pic:cNvPr id="1463972019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39666,57 +39666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086343955" name="Picture">
+                  <wp:docPr id="1137163179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086343955" name="Picture"/>
+                          <pic:cNvPr id="1137163179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41043,57 +41043,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463566871" name="Picture">
+                  <wp:docPr id="1449167446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463566871" name="Picture"/>
+                          <pic:cNvPr id="1449167446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42186,57 +42186,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="361365942" name="Picture">
+                        <wp:docPr id="2132640677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="361365942" name="Picture"/>
+                                <pic:cNvPr id="2132640677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43457,57 +43457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443516626" name="Picture">
+                  <wp:docPr id="238601857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443516626" name="Picture"/>
+                          <pic:cNvPr id="238601857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43537,57 +43537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240672107" name="Picture">
+                  <wp:docPr id="2095754055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240672107" name="Picture"/>
+                          <pic:cNvPr id="2095754055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44016,57 +44016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682212915" name="Picture">
+                  <wp:docPr id="442117572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682212915" name="Picture"/>
+                          <pic:cNvPr id="442117572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46081,57 +46081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689321542" name="Picture">
+                  <wp:docPr id="1643629049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689321542" name="Picture"/>
+                          <pic:cNvPr id="1643629049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46161,57 +46161,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706857220" name="Picture">
+                  <wp:docPr id="1487721543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706857220" name="Picture"/>
+                          <pic:cNvPr id="1487721543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46640,57 +46640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283232268" name="Picture">
+                  <wp:docPr id="511943586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283232268" name="Picture"/>
+                          <pic:cNvPr id="511943586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48375,57 +48375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547102000" name="Picture">
+                  <wp:docPr id="1558293096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547102000" name="Picture"/>
+                          <pic:cNvPr id="1558293096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48446,57 +48446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021354587" name="Picture">
+                  <wp:docPr id="1657885535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021354587" name="Picture"/>
+                          <pic:cNvPr id="1657885535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48860,57 +48860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724148464" name="Picture">
+                  <wp:docPr id="1640784404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724148464" name="Picture"/>
+                          <pic:cNvPr id="1640784404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>