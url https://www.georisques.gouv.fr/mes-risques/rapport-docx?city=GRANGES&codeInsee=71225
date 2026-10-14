--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151088288" name="Picture">
+                  <wp:docPr id="822550979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151088288" name="Picture"/>
+                          <pic:cNvPr id="822550979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328105889" name="Picture">
+                  <wp:docPr id="1548190410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328105889" name="Picture"/>
+                          <pic:cNvPr id="1548190410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488994517" name="Picture">
+                        <wp:docPr id="2068399649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488994517" name="Picture"/>
+                                <pic:cNvPr id="2068399649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487451775" name="Picture">
+                  <wp:docPr id="1836254542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487451775" name="Picture"/>
+                          <pic:cNvPr id="1836254542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833937699" name="Picture">
+                  <wp:docPr id="534346881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833937699" name="Picture"/>
+                          <pic:cNvPr id="534346881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865604948" name="Picture">
+                  <wp:docPr id="1788356227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865604948" name="Picture"/>
+                          <pic:cNvPr id="1788356227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770317453" name="Picture">
+                  <wp:docPr id="289102528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770317453" name="Picture"/>
+                          <pic:cNvPr id="289102528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525597449" name="Picture">
+                  <wp:docPr id="1522079801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525597449" name="Picture"/>
+                          <pic:cNvPr id="1522079801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266746859" name="Picture">
+                        <wp:docPr id="322307167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266746859" name="Picture"/>
+                                <pic:cNvPr id="322307167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359531757" name="Picture">
+                        <wp:docPr id="195884262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359531757" name="Picture"/>
+                                <pic:cNvPr id="195884262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709786858" name="Picture">
+                        <wp:docPr id="1154981216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709786858" name="Picture"/>
+                                <pic:cNvPr id="1154981216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589267027" name="Picture">
+                        <wp:docPr id="1862173252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589267027" name="Picture"/>
+                                <pic:cNvPr id="1862173252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="428595841" name="Picture">
+                        <wp:docPr id="1972293158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="428595841" name="Picture"/>
+                                <pic:cNvPr id="1972293158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792617204" name="Picture">
+                        <wp:docPr id="579725523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792617204" name="Picture"/>
+                                <pic:cNvPr id="579725523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713195045" name="Picture">
+                        <wp:docPr id="278544475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713195045" name="Picture"/>
+                                <pic:cNvPr id="278544475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026966862" name="Picture">
+                        <wp:docPr id="1926846245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026966862" name="Picture"/>
+                                <pic:cNvPr id="1926846245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1720018475" name="Picture">
+                        <wp:docPr id="928974889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1720018475" name="Picture"/>
+                                <pic:cNvPr id="928974889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218964491" name="Picture">
+                        <wp:docPr id="2059008954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218964491" name="Picture"/>
+                                <pic:cNvPr id="2059008954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518153002" name="Picture">
+                        <wp:docPr id="947298705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518153002" name="Picture"/>
+                                <pic:cNvPr id="947298705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351900194" name="Picture">
+                        <wp:docPr id="1546473487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351900194" name="Picture"/>
+                                <pic:cNvPr id="1546473487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728014316" name="Picture">
+                        <wp:docPr id="1153337524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728014316" name="Picture"/>
+                                <pic:cNvPr id="1153337524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686208131" name="Picture">
+                        <wp:docPr id="801157399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686208131" name="Picture"/>
+                                <pic:cNvPr id="801157399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944874782" name="Picture">
+                        <wp:docPr id="1320154282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944874782" name="Picture"/>
+                                <pic:cNvPr id="1320154282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660763512" name="Picture">
+                  <wp:docPr id="1582096463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660763512" name="Picture"/>
+                          <pic:cNvPr id="1582096463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949884277" name="Picture">
+                  <wp:docPr id="459966124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949884277" name="Picture"/>
+                          <pic:cNvPr id="459966124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515149747" name="Picture">
+                  <wp:docPr id="12785396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515149747" name="Picture"/>
+                          <pic:cNvPr id="12785396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82746169" name="Picture">
+                  <wp:docPr id="1959854817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82746169" name="Picture"/>
+                          <pic:cNvPr id="1959854817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496035126" name="Picture">
+                  <wp:docPr id="1069055505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496035126" name="Picture"/>
+                          <pic:cNvPr id="1069055505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710855881" name="Picture">
+                  <wp:docPr id="219779795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710855881" name="Picture"/>
+                          <pic:cNvPr id="219779795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783387922" name="Picture">
+                        <wp:docPr id="1097926081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783387922" name="Picture"/>
+                                <pic:cNvPr id="1097926081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465930121" name="Picture">
+                  <wp:docPr id="1947319299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465930121" name="Picture"/>
+                          <pic:cNvPr id="1947319299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207134924" name="Picture">
+                  <wp:docPr id="1834075597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207134924" name="Picture"/>
+                          <pic:cNvPr id="1834075597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695065661" name="Picture">
+                  <wp:docPr id="608668331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695065661" name="Picture"/>
+                          <pic:cNvPr id="608668331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800248345" name="Picture">
+                  <wp:docPr id="1761939181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800248345" name="Picture"/>
+                          <pic:cNvPr id="1761939181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236174862" name="Picture">
+                  <wp:docPr id="520155889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236174862" name="Picture"/>
+                          <pic:cNvPr id="520155889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680274842" name="Picture">
+                  <wp:docPr id="566791236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680274842" name="Picture"/>
+                          <pic:cNvPr id="566791236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="221616012" name="Picture">
+                        <wp:docPr id="1684260803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="221616012" name="Picture"/>
+                                <pic:cNvPr id="1684260803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025628806" name="Picture">
+                        <wp:docPr id="639982937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025628806" name="Picture"/>
+                                <pic:cNvPr id="639982937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502926314" name="Picture">
+                  <wp:docPr id="1543691137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502926314" name="Picture"/>
+                          <pic:cNvPr id="1543691137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968321742" name="Picture">
+                  <wp:docPr id="2053089839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968321742" name="Picture"/>
+                          <pic:cNvPr id="2053089839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051364696" name="Picture">
+                  <wp:docPr id="231526846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051364696" name="Picture"/>
+                          <pic:cNvPr id="231526846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219509299" name="Picture">
+                  <wp:docPr id="1511830741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219509299" name="Picture"/>
+                          <pic:cNvPr id="1511830741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911987924" name="Picture">
+                  <wp:docPr id="1979135550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911987924" name="Picture"/>
+                          <pic:cNvPr id="1979135550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789721684" name="Picture">
+                  <wp:docPr id="2136597559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789721684" name="Picture"/>
+                          <pic:cNvPr id="2136597559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30103,57 +30103,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="814284275" name="Picture">
+                        <wp:docPr id="1590610327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="814284275" name="Picture"/>
+                                <pic:cNvPr id="1590610327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31597,57 +31597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724081240" name="Picture">
+                  <wp:docPr id="1344553378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724081240" name="Picture"/>
+                          <pic:cNvPr id="1344553378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31686,57 +31686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411693739" name="Picture">
+                  <wp:docPr id="135929640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411693739" name="Picture"/>
+                          <pic:cNvPr id="135929640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32366,57 +32366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289695341" name="Picture">
+                  <wp:docPr id="799839910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289695341" name="Picture"/>
+                          <pic:cNvPr id="799839910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33427,57 +33427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547586157" name="Picture">
+                  <wp:docPr id="482960193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547586157" name="Picture"/>
+                          <pic:cNvPr id="482960193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33530,57 +33530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000472793" name="Picture">
+                  <wp:docPr id="816247616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000472793" name="Picture"/>
+                          <pic:cNvPr id="816247616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34988,57 +34988,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510101622" name="Picture">
+                  <wp:docPr id="1630315633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510101622" name="Picture"/>
+                          <pic:cNvPr id="1630315633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36185,57 +36185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="41561231" name="Picture">
+                        <wp:docPr id="4707556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="41561231" name="Picture"/>
+                                <pic:cNvPr id="4707556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38753,57 +38753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381752469" name="Picture">
+                  <wp:docPr id="1496907904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381752469" name="Picture"/>
+                          <pic:cNvPr id="1496907904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38842,57 +38842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893013261" name="Picture">
+                  <wp:docPr id="371355886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893013261" name="Picture"/>
+                          <pic:cNvPr id="371355886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39486,57 +39486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597181388" name="Picture">
+                  <wp:docPr id="679245370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597181388" name="Picture"/>
+                          <pic:cNvPr id="679245370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40484,57 +40484,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988229921" name="Picture">
+                  <wp:docPr id="685318418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988229921" name="Picture"/>
+                          <pic:cNvPr id="685318418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40587,57 +40587,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426703889" name="Picture">
+                  <wp:docPr id="476199780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426703889" name="Picture"/>
+                          <pic:cNvPr id="476199780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151875688" name="Picture">
+                  <wp:docPr id="750156364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151875688" name="Picture"/>
+                          <pic:cNvPr id="750156364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43107,57 +43107,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047208627" name="Picture">
+                        <wp:docPr id="1236373493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047208627" name="Picture"/>
+                                <pic:cNvPr id="1236373493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44328,57 +44328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552390950" name="Picture">
+                  <wp:docPr id="1447749781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552390950" name="Picture"/>
+                          <pic:cNvPr id="1447749781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463340913" name="Picture">
+                  <wp:docPr id="1636988940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463340913" name="Picture"/>
+                          <pic:cNvPr id="1636988940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44813,57 +44813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977197390" name="Picture">
+                  <wp:docPr id="1166372553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977197390" name="Picture"/>
+                          <pic:cNvPr id="1166372553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>