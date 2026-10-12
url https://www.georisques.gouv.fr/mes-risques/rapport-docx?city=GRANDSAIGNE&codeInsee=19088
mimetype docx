--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483744137" name="Picture">
+                  <wp:docPr id="279476245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483744137" name="Picture"/>
+                          <pic:cNvPr id="279476245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719550960" name="Picture">
+                  <wp:docPr id="444838853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719550960" name="Picture"/>
+                          <pic:cNvPr id="444838853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314878605" name="Picture">
+                        <wp:docPr id="1941685129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314878605" name="Picture"/>
+                                <pic:cNvPr id="1941685129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575403661" name="Picture">
+                  <wp:docPr id="408853816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575403661" name="Picture"/>
+                          <pic:cNvPr id="408853816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889327663" name="Picture">
+                  <wp:docPr id="1844531171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889327663" name="Picture"/>
+                          <pic:cNvPr id="1844531171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707961560" name="Picture">
+                  <wp:docPr id="1844883011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707961560" name="Picture"/>
+                          <pic:cNvPr id="1844883011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792091108" name="Picture">
+                  <wp:docPr id="313549642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792091108" name="Picture"/>
+                          <pic:cNvPr id="313549642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002282559" name="Picture">
+                  <wp:docPr id="27137909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002282559" name="Picture"/>
+                          <pic:cNvPr id="27137909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="635714681" name="Picture">
+                        <wp:docPr id="1531173951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="635714681" name="Picture"/>
+                                <pic:cNvPr id="1531173951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588818946" name="Picture">
+                        <wp:docPr id="502107002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588818946" name="Picture"/>
+                                <pic:cNvPr id="502107002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451935483" name="Picture">
+                        <wp:docPr id="1143623173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451935483" name="Picture"/>
+                                <pic:cNvPr id="1143623173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232784964" name="Picture">
+                        <wp:docPr id="221779081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232784964" name="Picture"/>
+                                <pic:cNvPr id="221779081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055431700" name="Picture">
+                        <wp:docPr id="864820899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055431700" name="Picture"/>
+                                <pic:cNvPr id="864820899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079534975" name="Picture">
+                        <wp:docPr id="1646941387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079534975" name="Picture"/>
+                                <pic:cNvPr id="1646941387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729380085" name="Picture">
+                        <wp:docPr id="748646325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729380085" name="Picture"/>
+                                <pic:cNvPr id="748646325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284901590" name="Picture">
+                        <wp:docPr id="1728834676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284901590" name="Picture"/>
+                                <pic:cNvPr id="1728834676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010723101" name="Picture">
+                        <wp:docPr id="1248016284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010723101" name="Picture"/>
+                                <pic:cNvPr id="1248016284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751919521" name="Picture">
+                        <wp:docPr id="1233081606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751919521" name="Picture"/>
+                                <pic:cNvPr id="1233081606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694202468" name="Picture">
+                        <wp:docPr id="1666162285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694202468" name="Picture"/>
+                                <pic:cNvPr id="1666162285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906407696" name="Picture">
+                        <wp:docPr id="1271991516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906407696" name="Picture"/>
+                                <pic:cNvPr id="1271991516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019577487" name="Picture">
+                        <wp:docPr id="1423141164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019577487" name="Picture"/>
+                                <pic:cNvPr id="1423141164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="416909080" name="Picture">
+                        <wp:docPr id="391214092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="416909080" name="Picture"/>
+                                <pic:cNvPr id="391214092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152923658" name="Picture">
+                        <wp:docPr id="1938882746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152923658" name="Picture"/>
+                                <pic:cNvPr id="1938882746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428972779" name="Picture">
+                  <wp:docPr id="1438059763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428972779" name="Picture"/>
+                          <pic:cNvPr id="1438059763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465576510" name="Picture">
+                  <wp:docPr id="947337183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465576510" name="Picture"/>
+                          <pic:cNvPr id="947337183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719101372" name="Picture">
+                  <wp:docPr id="1780451067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719101372" name="Picture"/>
+                          <pic:cNvPr id="1780451067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989849677" name="Picture">
+                  <wp:docPr id="2042851896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989849677" name="Picture"/>
+                          <pic:cNvPr id="2042851896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009868521" name="Picture">
+                  <wp:docPr id="39910232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009868521" name="Picture"/>
+                          <pic:cNvPr id="39910232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220732802" name="Picture">
+                  <wp:docPr id="340507638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220732802" name="Picture"/>
+                          <pic:cNvPr id="340507638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181679248" name="Picture">
+                        <wp:docPr id="1386805223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181679248" name="Picture"/>
+                                <pic:cNvPr id="1386805223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561838520" name="Picture">
+                  <wp:docPr id="1999837775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561838520" name="Picture"/>
+                          <pic:cNvPr id="1999837775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209266002" name="Picture">
+                  <wp:docPr id="2109191805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209266002" name="Picture"/>
+                          <pic:cNvPr id="2109191805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665675892" name="Picture">
+                  <wp:docPr id="1748328931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665675892" name="Picture"/>
+                          <pic:cNvPr id="1748328931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87572216" name="Picture">
+                  <wp:docPr id="1721740149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87572216" name="Picture"/>
+                          <pic:cNvPr id="1721740149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37348738" name="Picture">
+                  <wp:docPr id="1707974932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37348738" name="Picture"/>
+                          <pic:cNvPr id="1707974932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134996554" name="Picture">
+                  <wp:docPr id="1401892674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134996554" name="Picture"/>
+                          <pic:cNvPr id="1401892674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715263573" name="Picture">
+                        <wp:docPr id="1286588638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715263573" name="Picture"/>
+                                <pic:cNvPr id="1286588638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436670173" name="Picture">
+                  <wp:docPr id="1359319571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436670173" name="Picture"/>
+                          <pic:cNvPr id="1359319571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152838522" name="Picture">
+                  <wp:docPr id="1147462981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152838522" name="Picture"/>
+                          <pic:cNvPr id="1147462981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021393647" name="Picture">
+                  <wp:docPr id="1029155330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021393647" name="Picture"/>
+                          <pic:cNvPr id="1029155330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006808203" name="Picture">
+                  <wp:docPr id="1932581492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006808203" name="Picture"/>
+                          <pic:cNvPr id="1932581492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160743878" name="Picture">
+                  <wp:docPr id="1155503605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160743878" name="Picture"/>
+                          <pic:cNvPr id="1155503605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662965500" name="Picture">
+                  <wp:docPr id="467867397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662965500" name="Picture"/>
+                          <pic:cNvPr id="467867397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660383902" name="Picture">
+                  <wp:docPr id="644135198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660383902" name="Picture"/>
+                          <pic:cNvPr id="644135198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695773136" name="Picture">
+                  <wp:docPr id="624744936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695773136" name="Picture"/>
+                          <pic:cNvPr id="624744936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498395209" name="Picture">
+                  <wp:docPr id="1545824815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498395209" name="Picture"/>
+                          <pic:cNvPr id="1545824815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863238667" name="Picture">
+                  <wp:docPr id="1824196399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863238667" name="Picture"/>
+                          <pic:cNvPr id="1824196399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802371974" name="Picture">
+                  <wp:docPr id="1347857297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802371974" name="Picture"/>
+                          <pic:cNvPr id="1347857297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951966804" name="Picture">
+                  <wp:docPr id="1603805998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951966804" name="Picture"/>
+                          <pic:cNvPr id="1603805998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181157188" name="Picture">
+                        <wp:docPr id="354036342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181157188" name="Picture"/>
+                                <pic:cNvPr id="354036342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008835034" name="Picture">
+                  <wp:docPr id="193325736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008835034" name="Picture"/>
+                          <pic:cNvPr id="193325736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955269187" name="Picture">
+                  <wp:docPr id="167505630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955269187" name="Picture"/>
+                          <pic:cNvPr id="167505630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875789077" name="Picture">
+                  <wp:docPr id="1840229227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875789077" name="Picture"/>
+                          <pic:cNvPr id="1840229227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525227753" name="Picture">
+                  <wp:docPr id="1901654829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525227753" name="Picture"/>
+                          <pic:cNvPr id="1901654829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128154301" name="Picture">
+                  <wp:docPr id="2094043370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128154301" name="Picture"/>
+                          <pic:cNvPr id="2094043370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797720911" name="Picture">
+                  <wp:docPr id="811120116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797720911" name="Picture"/>
+                          <pic:cNvPr id="811120116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870925940" name="Picture">
+                        <wp:docPr id="2045353917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870925940" name="Picture"/>
+                                <pic:cNvPr id="2045353917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675872036" name="Picture">
+                  <wp:docPr id="1429496966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675872036" name="Picture"/>
+                          <pic:cNvPr id="1429496966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136682193" name="Picture">
+                  <wp:docPr id="1194191048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136682193" name="Picture"/>
+                          <pic:cNvPr id="1194191048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771016405" name="Picture">
+                  <wp:docPr id="1797676010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771016405" name="Picture"/>
+                          <pic:cNvPr id="1797676010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519210266" name="Picture">
+                  <wp:docPr id="452584221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519210266" name="Picture"/>
+                          <pic:cNvPr id="452584221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447438454" name="Picture">
+                  <wp:docPr id="842674978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447438454" name="Picture"/>
+                          <pic:cNvPr id="842674978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263679182" name="Picture">
+                  <wp:docPr id="1805305732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263679182" name="Picture"/>
+                          <pic:cNvPr id="1805305732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>