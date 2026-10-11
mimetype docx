--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893765833" name="Picture">
+                  <wp:docPr id="2071300240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893765833" name="Picture"/>
+                          <pic:cNvPr id="2071300240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676989031" name="Picture">
+                  <wp:docPr id="1382106499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676989031" name="Picture"/>
+                          <pic:cNvPr id="1382106499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="994905417" name="Picture">
+                        <wp:docPr id="1173050674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="994905417" name="Picture"/>
+                                <pic:cNvPr id="1173050674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761463943" name="Picture">
+                  <wp:docPr id="82390295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761463943" name="Picture"/>
+                          <pic:cNvPr id="82390295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950142425" name="Picture">
+                  <wp:docPr id="304549397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950142425" name="Picture"/>
+                          <pic:cNvPr id="304549397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577902364" name="Picture">
+                  <wp:docPr id="308591503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577902364" name="Picture"/>
+                          <pic:cNvPr id="308591503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962105476" name="Picture">
+                  <wp:docPr id="19492709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962105476" name="Picture"/>
+                          <pic:cNvPr id="19492709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342856820" name="Picture">
+                  <wp:docPr id="2097944903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342856820" name="Picture"/>
+                          <pic:cNvPr id="2097944903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196928359" name="Picture">
+                        <wp:docPr id="2145617872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196928359" name="Picture"/>
+                                <pic:cNvPr id="2145617872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663925320" name="Picture">
+                        <wp:docPr id="488411991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663925320" name="Picture"/>
+                                <pic:cNvPr id="488411991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="494059393" name="Picture">
+                        <wp:docPr id="900674739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="494059393" name="Picture"/>
+                                <pic:cNvPr id="900674739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="665108376" name="Picture">
+                        <wp:docPr id="1238431670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="665108376" name="Picture"/>
+                                <pic:cNvPr id="1238431670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1227947802" name="Picture">
+                        <wp:docPr id="282814740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1227947802" name="Picture"/>
+                                <pic:cNvPr id="282814740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740826194" name="Picture">
+                        <wp:docPr id="225201369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740826194" name="Picture"/>
+                                <pic:cNvPr id="225201369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110821099" name="Picture">
+                        <wp:docPr id="1560724689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110821099" name="Picture"/>
+                                <pic:cNvPr id="1560724689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="949720721" name="Picture">
+                        <wp:docPr id="1891554558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="949720721" name="Picture"/>
+                                <pic:cNvPr id="1891554558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432650136" name="Picture">
+                        <wp:docPr id="117688662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432650136" name="Picture"/>
+                                <pic:cNvPr id="117688662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1437349822" name="Picture">
+                        <wp:docPr id="1000809233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1437349822" name="Picture"/>
+                                <pic:cNvPr id="1000809233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082934965" name="Picture">
+                        <wp:docPr id="313897624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082934965" name="Picture"/>
+                                <pic:cNvPr id="313897624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="191049402" name="Picture">
+                        <wp:docPr id="998738948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="191049402" name="Picture"/>
+                                <pic:cNvPr id="998738948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306347514" name="Picture">
+                        <wp:docPr id="1646821077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306347514" name="Picture"/>
+                                <pic:cNvPr id="1646821077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4522916" name="Picture">
+                        <wp:docPr id="1164543678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4522916" name="Picture"/>
+                                <pic:cNvPr id="1164543678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585751027" name="Picture">
+                        <wp:docPr id="289197066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585751027" name="Picture"/>
+                                <pic:cNvPr id="289197066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435254820" name="Picture">
+                  <wp:docPr id="23516802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435254820" name="Picture"/>
+                          <pic:cNvPr id="23516802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840840638" name="Picture">
+                  <wp:docPr id="242049571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840840638" name="Picture"/>
+                          <pic:cNvPr id="242049571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516732765" name="Picture">
+                  <wp:docPr id="964444940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516732765" name="Picture"/>
+                          <pic:cNvPr id="964444940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466085761" name="Picture">
+                  <wp:docPr id="2030161541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466085761" name="Picture"/>
+                          <pic:cNvPr id="2030161541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134306613" name="Picture">
+                  <wp:docPr id="627057621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134306613" name="Picture"/>
+                          <pic:cNvPr id="627057621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557799152" name="Picture">
+                  <wp:docPr id="680779140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557799152" name="Picture"/>
+                          <pic:cNvPr id="680779140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403212849" name="Picture">
+                        <wp:docPr id="388738840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403212849" name="Picture"/>
+                                <pic:cNvPr id="388738840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562083088" name="Picture">
+                  <wp:docPr id="1833227780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562083088" name="Picture"/>
+                          <pic:cNvPr id="1833227780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605381950" name="Picture">
+                  <wp:docPr id="1060474653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605381950" name="Picture"/>
+                          <pic:cNvPr id="1060474653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834921809" name="Picture">
+                  <wp:docPr id="1965859980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834921809" name="Picture"/>
+                          <pic:cNvPr id="1965859980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132168527" name="Picture">
+                  <wp:docPr id="277301739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132168527" name="Picture"/>
+                          <pic:cNvPr id="277301739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788683110" name="Picture">
+                  <wp:docPr id="1981650820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788683110" name="Picture"/>
+                          <pic:cNvPr id="1981650820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604879567" name="Picture">
+                  <wp:docPr id="1155424565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604879567" name="Picture"/>
+                          <pic:cNvPr id="1155424565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653841637" name="Picture">
+                        <wp:docPr id="392657660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653841637" name="Picture"/>
+                                <pic:cNvPr id="392657660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128060457" name="Picture">
+                  <wp:docPr id="33045184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128060457" name="Picture"/>
+                          <pic:cNvPr id="33045184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825388745" name="Picture">
+                  <wp:docPr id="1580179709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825388745" name="Picture"/>
+                          <pic:cNvPr id="1580179709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577114121" name="Picture">
+                  <wp:docPr id="1287770170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577114121" name="Picture"/>
+                          <pic:cNvPr id="1287770170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664994988" name="Picture">
+                  <wp:docPr id="329468037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664994988" name="Picture"/>
+                          <pic:cNvPr id="329468037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048980684" name="Picture">
+                  <wp:docPr id="1565062747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048980684" name="Picture"/>
+                          <pic:cNvPr id="1565062747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770580536" name="Picture">
+                  <wp:docPr id="1553500821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770580536" name="Picture"/>
+                          <pic:cNvPr id="1553500821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29454,57 +29454,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174763729" name="Picture">
+                        <wp:docPr id="1781858617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174763729" name="Picture"/>
+                                <pic:cNvPr id="1781858617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092651863" name="Picture">
+                  <wp:docPr id="2042139363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092651863" name="Picture"/>
+                          <pic:cNvPr id="2042139363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32158,57 +32158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603480119" name="Picture">
+                  <wp:docPr id="1002862628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603480119" name="Picture"/>
+                          <pic:cNvPr id="1002862628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32637,57 +32637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314390911" name="Picture">
+                  <wp:docPr id="1095274775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314390911" name="Picture"/>
+                          <pic:cNvPr id="1095274775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33929,57 +33929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826584112" name="Picture">
+                  <wp:docPr id="684085916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826584112" name="Picture"/>
+                          <pic:cNvPr id="684085916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34018,57 +34018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214321732" name="Picture">
+                  <wp:docPr id="541661432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214321732" name="Picture"/>
+                          <pic:cNvPr id="541661432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34662,57 +34662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009857122" name="Picture">
+                  <wp:docPr id="629994959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009857122" name="Picture"/>
+                          <pic:cNvPr id="629994959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35660,57 +35660,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416076174" name="Picture">
+                  <wp:docPr id="885569451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416076174" name="Picture"/>
+                          <pic:cNvPr id="885569451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35763,57 +35763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220723345" name="Picture">
+                  <wp:docPr id="1035316436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220723345" name="Picture"/>
+                          <pic:cNvPr id="1035316436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37140,57 +37140,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322203808" name="Picture">
+                  <wp:docPr id="1900242211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322203808" name="Picture"/>
+                          <pic:cNvPr id="1900242211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38283,57 +38283,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920488312" name="Picture">
+                        <wp:docPr id="930296949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920488312" name="Picture"/>
+                                <pic:cNvPr id="930296949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39644,57 +39644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32550713" name="Picture">
+                  <wp:docPr id="1567831493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32550713" name="Picture"/>
+                          <pic:cNvPr id="1567831493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39733,57 +39733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140727807" name="Picture">
+                  <wp:docPr id="959554708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140727807" name="Picture"/>
+                          <pic:cNvPr id="959554708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40377,57 +40377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717990092" name="Picture">
+                  <wp:docPr id="1963876823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717990092" name="Picture"/>
+                          <pic:cNvPr id="1963876823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41375,57 +41375,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526167076" name="Picture">
+                  <wp:docPr id="2012746958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526167076" name="Picture"/>
+                          <pic:cNvPr id="2012746958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41478,57 +41478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599842202" name="Picture">
+                  <wp:docPr id="399842997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599842202" name="Picture"/>
+                          <pic:cNvPr id="399842997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42855,57 +42855,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522175623" name="Picture">
+                  <wp:docPr id="2058568665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522175623" name="Picture"/>
+                          <pic:cNvPr id="2058568665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43998,57 +43998,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760498139" name="Picture">
+                        <wp:docPr id="1345646695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760498139" name="Picture"/>
+                                <pic:cNvPr id="1345646695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45269,57 +45269,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612051300" name="Picture">
+                  <wp:docPr id="1600642281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612051300" name="Picture"/>
+                          <pic:cNvPr id="1600642281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45349,57 +45349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127973651" name="Picture">
+                  <wp:docPr id="101878702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127973651" name="Picture"/>
+                          <pic:cNvPr id="101878702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45828,57 +45828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692589993" name="Picture">
+                  <wp:docPr id="1374817119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692589993" name="Picture"/>
+                          <pic:cNvPr id="1374817119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48256,57 +48256,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48311800" name="Picture">
+                  <wp:docPr id="939217960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48311800" name="Picture"/>
+                          <pic:cNvPr id="939217960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48327,57 +48327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309890146" name="Picture">
+                  <wp:docPr id="631694978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309890146" name="Picture"/>
+                          <pic:cNvPr id="631694978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48741,57 +48741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664794964" name="Picture">
+                  <wp:docPr id="1682946458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664794964" name="Picture"/>
+                          <pic:cNvPr id="1682946458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>