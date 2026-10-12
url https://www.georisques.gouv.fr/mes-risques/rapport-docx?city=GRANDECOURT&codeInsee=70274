--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676825870" name="Picture">
+                  <wp:docPr id="181722732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676825870" name="Picture"/>
+                          <pic:cNvPr id="181722732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943698111" name="Picture">
+                  <wp:docPr id="1156815247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943698111" name="Picture"/>
+                          <pic:cNvPr id="1156815247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772646830" name="Picture">
+                        <wp:docPr id="606976704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772646830" name="Picture"/>
+                                <pic:cNvPr id="606976704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191342617" name="Picture">
+                  <wp:docPr id="1409748079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191342617" name="Picture"/>
+                          <pic:cNvPr id="1409748079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295080848" name="Picture">
+                  <wp:docPr id="1503764817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295080848" name="Picture"/>
+                          <pic:cNvPr id="1503764817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202164854" name="Picture">
+                  <wp:docPr id="893527339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202164854" name="Picture"/>
+                          <pic:cNvPr id="893527339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179421780" name="Picture">
+                  <wp:docPr id="1087640312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179421780" name="Picture"/>
+                          <pic:cNvPr id="1087640312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787235273" name="Picture">
+                  <wp:docPr id="381558764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787235273" name="Picture"/>
+                          <pic:cNvPr id="381558764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237466546" name="Picture">
+                        <wp:docPr id="1394072552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237466546" name="Picture"/>
+                                <pic:cNvPr id="1394072552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658552379" name="Picture">
+                        <wp:docPr id="1190992426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658552379" name="Picture"/>
+                                <pic:cNvPr id="1190992426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883014332" name="Picture">
+                        <wp:docPr id="1193990109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883014332" name="Picture"/>
+                                <pic:cNvPr id="1193990109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366461924" name="Picture">
+                        <wp:docPr id="1714690602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366461924" name="Picture"/>
+                                <pic:cNvPr id="1714690602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363804528" name="Picture">
+                        <wp:docPr id="1934519293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363804528" name="Picture"/>
+                                <pic:cNvPr id="1934519293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571909046" name="Picture">
+                        <wp:docPr id="1834322010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571909046" name="Picture"/>
+                                <pic:cNvPr id="1834322010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1118746659" name="Picture">
+                        <wp:docPr id="185781886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1118746659" name="Picture"/>
+                                <pic:cNvPr id="185781886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15573694" name="Picture">
+                        <wp:docPr id="530185459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15573694" name="Picture"/>
+                                <pic:cNvPr id="530185459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62446910" name="Picture">
+                        <wp:docPr id="1736483770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62446910" name="Picture"/>
+                                <pic:cNvPr id="1736483770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216742594" name="Picture">
+                        <wp:docPr id="211722146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216742594" name="Picture"/>
+                                <pic:cNvPr id="211722146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346506634" name="Picture">
+                        <wp:docPr id="55333324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346506634" name="Picture"/>
+                                <pic:cNvPr id="55333324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="707184943" name="Picture">
+                        <wp:docPr id="726126932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="707184943" name="Picture"/>
+                                <pic:cNvPr id="726126932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790498271" name="Picture">
+                        <wp:docPr id="836058229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790498271" name="Picture"/>
+                                <pic:cNvPr id="836058229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1151775336" name="Picture">
+                        <wp:docPr id="211912866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1151775336" name="Picture"/>
+                                <pic:cNvPr id="211912866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348850504" name="Picture">
+                        <wp:docPr id="1892749615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348850504" name="Picture"/>
+                                <pic:cNvPr id="1892749615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373370450" name="Picture">
+                  <wp:docPr id="2006174983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373370450" name="Picture"/>
+                          <pic:cNvPr id="2006174983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764097296" name="Picture">
+                  <wp:docPr id="1218629435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764097296" name="Picture"/>
+                          <pic:cNvPr id="1218629435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58572969" name="Picture">
+                  <wp:docPr id="888111219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58572969" name="Picture"/>
+                          <pic:cNvPr id="888111219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294901570" name="Picture">
+                  <wp:docPr id="1771275991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294901570" name="Picture"/>
+                          <pic:cNvPr id="1771275991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410694642" name="Picture">
+                  <wp:docPr id="2036468548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410694642" name="Picture"/>
+                          <pic:cNvPr id="2036468548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391769077" name="Picture">
+                  <wp:docPr id="450616046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391769077" name="Picture"/>
+                          <pic:cNvPr id="450616046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729096915" name="Picture">
+                        <wp:docPr id="1504788859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729096915" name="Picture"/>
+                                <pic:cNvPr id="1504788859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296929703" name="Picture">
+                  <wp:docPr id="1492757628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296929703" name="Picture"/>
+                          <pic:cNvPr id="1492757628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461348203" name="Picture">
+                  <wp:docPr id="1375983630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461348203" name="Picture"/>
+                          <pic:cNvPr id="1375983630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51286947" name="Picture">
+                  <wp:docPr id="23781804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51286947" name="Picture"/>
+                          <pic:cNvPr id="23781804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012353570" name="Picture">
+                  <wp:docPr id="241829748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012353570" name="Picture"/>
+                          <pic:cNvPr id="241829748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251569506" name="Picture">
+                  <wp:docPr id="593778192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251569506" name="Picture"/>
+                          <pic:cNvPr id="593778192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369882163" name="Picture">
+                  <wp:docPr id="1327074199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369882163" name="Picture"/>
+                          <pic:cNvPr id="1327074199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1911520409" name="Picture">
+                        <wp:docPr id="560620315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1911520409" name="Picture"/>
+                                <pic:cNvPr id="560620315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="161795465" name="Picture">
+                        <wp:docPr id="1213996631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="161795465" name="Picture"/>
+                                <pic:cNvPr id="1213996631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61174672" name="Picture">
+                  <wp:docPr id="979160828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61174672" name="Picture"/>
+                          <pic:cNvPr id="979160828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914593360" name="Picture">
+                  <wp:docPr id="493990878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914593360" name="Picture"/>
+                          <pic:cNvPr id="493990878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682948348" name="Picture">
+                  <wp:docPr id="2093269502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682948348" name="Picture"/>
+                          <pic:cNvPr id="2093269502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997012292" name="Picture">
+                  <wp:docPr id="15666466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997012292" name="Picture"/>
+                          <pic:cNvPr id="15666466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750255167" name="Picture">
+                  <wp:docPr id="1941493928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750255167" name="Picture"/>
+                          <pic:cNvPr id="1941493928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283094426" name="Picture">
+                  <wp:docPr id="1567728171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283094426" name="Picture"/>
+                          <pic:cNvPr id="1567728171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827041524" name="Picture">
+                        <wp:docPr id="516171413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827041524" name="Picture"/>
+                                <pic:cNvPr id="516171413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933515861" name="Picture">
+                  <wp:docPr id="1324662684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933515861" name="Picture"/>
+                          <pic:cNvPr id="1324662684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018246325" name="Picture">
+                  <wp:docPr id="1812635139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018246325" name="Picture"/>
+                          <pic:cNvPr id="1812635139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165840647" name="Picture">
+                  <wp:docPr id="1947426752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165840647" name="Picture"/>
+                          <pic:cNvPr id="1947426752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342663335" name="Picture">
+                  <wp:docPr id="1551001474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342663335" name="Picture"/>
+                          <pic:cNvPr id="1551001474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039841095" name="Picture">
+                  <wp:docPr id="1952777645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039841095" name="Picture"/>
+                          <pic:cNvPr id="1952777645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211378443" name="Picture">
+                  <wp:docPr id="2128342581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211378443" name="Picture"/>
+                          <pic:cNvPr id="2128342581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238528118" name="Picture">
+                        <wp:docPr id="289163457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238528118" name="Picture"/>
+                                <pic:cNvPr id="289163457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247722819" name="Picture">
+                  <wp:docPr id="1772517776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247722819" name="Picture"/>
+                          <pic:cNvPr id="1772517776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422418733" name="Picture">
+                  <wp:docPr id="447700517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422418733" name="Picture"/>
+                          <pic:cNvPr id="447700517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087671803" name="Picture">
+                  <wp:docPr id="396447995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087671803" name="Picture"/>
+                          <pic:cNvPr id="396447995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466383509" name="Picture">
+                  <wp:docPr id="452044605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466383509" name="Picture"/>
+                          <pic:cNvPr id="452044605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799632160" name="Picture">
+                  <wp:docPr id="1833272365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799632160" name="Picture"/>
+                          <pic:cNvPr id="1833272365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900505675" name="Picture">
+                  <wp:docPr id="962118770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900505675" name="Picture"/>
+                          <pic:cNvPr id="962118770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964598628" name="Picture">
+                  <wp:docPr id="1851752712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964598628" name="Picture"/>
+                          <pic:cNvPr id="1851752712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793800774" name="Picture">
+                  <wp:docPr id="524892205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793800774" name="Picture"/>
+                          <pic:cNvPr id="524892205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186191330" name="Picture">
+                  <wp:docPr id="811099560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186191330" name="Picture"/>
+                          <pic:cNvPr id="811099560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>