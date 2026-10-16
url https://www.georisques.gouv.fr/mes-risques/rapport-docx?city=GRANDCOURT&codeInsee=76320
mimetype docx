--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532705645" name="Picture">
+                  <wp:docPr id="506458224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532705645" name="Picture"/>
+                          <pic:cNvPr id="506458224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281216510" name="Picture">
+                  <wp:docPr id="69443781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281216510" name="Picture"/>
+                          <pic:cNvPr id="69443781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383148120" name="Picture">
+                        <wp:docPr id="1743700014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383148120" name="Picture"/>
+                                <pic:cNvPr id="1743700014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129657273" name="Picture">
+                  <wp:docPr id="312257274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129657273" name="Picture"/>
+                          <pic:cNvPr id="312257274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819727386" name="Picture">
+                  <wp:docPr id="299297786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819727386" name="Picture"/>
+                          <pic:cNvPr id="299297786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573117123" name="Picture">
+                  <wp:docPr id="1448070698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573117123" name="Picture"/>
+                          <pic:cNvPr id="1448070698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109412223" name="Picture">
+                  <wp:docPr id="2000922719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109412223" name="Picture"/>
+                          <pic:cNvPr id="2000922719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830281074" name="Picture">
+                  <wp:docPr id="470689866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830281074" name="Picture"/>
+                          <pic:cNvPr id="470689866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844049292" name="Picture">
+                        <wp:docPr id="930419810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844049292" name="Picture"/>
+                                <pic:cNvPr id="930419810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1283136691" name="Picture">
+                        <wp:docPr id="1212533945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1283136691" name="Picture"/>
+                                <pic:cNvPr id="1212533945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788715906" name="Picture">
+                        <wp:docPr id="2108312074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788715906" name="Picture"/>
+                                <pic:cNvPr id="2108312074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736244197" name="Picture">
+                        <wp:docPr id="1527131410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736244197" name="Picture"/>
+                                <pic:cNvPr id="1527131410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997115231" name="Picture">
+                        <wp:docPr id="1866275538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997115231" name="Picture"/>
+                                <pic:cNvPr id="1866275538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="700745721" name="Picture">
+                        <wp:docPr id="492984689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="700745721" name="Picture"/>
+                                <pic:cNvPr id="492984689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242461042" name="Picture">
+                        <wp:docPr id="554645058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242461042" name="Picture"/>
+                                <pic:cNvPr id="554645058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330885870" name="Picture">
+                        <wp:docPr id="1364600217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330885870" name="Picture"/>
+                                <pic:cNvPr id="1364600217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="434980529" name="Picture">
+                        <wp:docPr id="671711051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="434980529" name="Picture"/>
+                                <pic:cNvPr id="671711051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327954125" name="Picture">
+                        <wp:docPr id="1909724557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327954125" name="Picture"/>
+                                <pic:cNvPr id="1909724557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778858610" name="Picture">
+                        <wp:docPr id="241146559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778858610" name="Picture"/>
+                                <pic:cNvPr id="241146559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224331997" name="Picture">
+                        <wp:docPr id="1732817875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224331997" name="Picture"/>
+                                <pic:cNvPr id="1732817875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1105757320" name="Picture">
+                        <wp:docPr id="1414452126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1105757320" name="Picture"/>
+                                <pic:cNvPr id="1414452126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689453460" name="Picture">
+                        <wp:docPr id="1350690270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689453460" name="Picture"/>
+                                <pic:cNvPr id="1350690270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065185468" name="Picture">
+                        <wp:docPr id="651159117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065185468" name="Picture"/>
+                                <pic:cNvPr id="651159117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670003630" name="Picture">
+                  <wp:docPr id="1266054621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670003630" name="Picture"/>
+                          <pic:cNvPr id="1266054621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752115535" name="Picture">
+                  <wp:docPr id="457446423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752115535" name="Picture"/>
+                          <pic:cNvPr id="457446423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236052366" name="Picture">
+                  <wp:docPr id="949707783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236052366" name="Picture"/>
+                          <pic:cNvPr id="949707783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15237510" name="Picture">
+                  <wp:docPr id="1240902738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15237510" name="Picture"/>
+                          <pic:cNvPr id="1240902738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411889535" name="Picture">
+                  <wp:docPr id="778042458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411889535" name="Picture"/>
+                          <pic:cNvPr id="778042458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037828663" name="Picture">
+                  <wp:docPr id="790563899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037828663" name="Picture"/>
+                          <pic:cNvPr id="790563899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442003873" name="Picture">
+                        <wp:docPr id="936039704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442003873" name="Picture"/>
+                                <pic:cNvPr id="936039704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377683305" name="Picture">
+                  <wp:docPr id="757257742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377683305" name="Picture"/>
+                          <pic:cNvPr id="757257742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639169170" name="Picture">
+                  <wp:docPr id="659281646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639169170" name="Picture"/>
+                          <pic:cNvPr id="659281646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952048764" name="Picture">
+                  <wp:docPr id="1179165962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952048764" name="Picture"/>
+                          <pic:cNvPr id="1179165962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945352142" name="Picture">
+                  <wp:docPr id="1099087445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945352142" name="Picture"/>
+                          <pic:cNvPr id="1099087445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749690884" name="Picture">
+                  <wp:docPr id="997249549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749690884" name="Picture"/>
+                          <pic:cNvPr id="997249549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778777512" name="Picture">
+                  <wp:docPr id="123911728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778777512" name="Picture"/>
+                          <pic:cNvPr id="123911728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166593758" name="Picture">
+                        <wp:docPr id="1397522754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166593758" name="Picture"/>
+                                <pic:cNvPr id="1397522754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919509930" name="Picture">
+                  <wp:docPr id="1838748385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919509930" name="Picture"/>
+                          <pic:cNvPr id="1838748385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203501131" name="Picture">
+                  <wp:docPr id="11690000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203501131" name="Picture"/>
+                          <pic:cNvPr id="11690000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574305015" name="Picture">
+                  <wp:docPr id="319969912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574305015" name="Picture"/>
+                          <pic:cNvPr id="319969912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463674353" name="Picture">
+                  <wp:docPr id="116802458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463674353" name="Picture"/>
+                          <pic:cNvPr id="116802458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947652426" name="Picture">
+                  <wp:docPr id="1881607916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947652426" name="Picture"/>
+                          <pic:cNvPr id="1881607916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617018854" name="Picture">
+                  <wp:docPr id="580049222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617018854" name="Picture"/>
+                          <pic:cNvPr id="580049222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704775234" name="Picture">
+                        <wp:docPr id="1307819851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704775234" name="Picture"/>
+                                <pic:cNvPr id="1307819851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041570148" name="Picture">
+                  <wp:docPr id="140055933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041570148" name="Picture"/>
+                          <pic:cNvPr id="140055933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122751287" name="Picture">
+                  <wp:docPr id="164179080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122751287" name="Picture"/>
+                          <pic:cNvPr id="164179080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029121340" name="Picture">
+                  <wp:docPr id="1502659357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029121340" name="Picture"/>
+                          <pic:cNvPr id="1502659357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282996334" name="Picture">
+                  <wp:docPr id="709912608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282996334" name="Picture"/>
+                          <pic:cNvPr id="709912608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212870441" name="Picture">
+                  <wp:docPr id="1790815374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212870441" name="Picture"/>
+                          <pic:cNvPr id="1790815374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077209484" name="Picture">
+                  <wp:docPr id="904528623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077209484" name="Picture"/>
+                          <pic:cNvPr id="904528623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540728644" name="Picture">
+                  <wp:docPr id="2052762896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540728644" name="Picture"/>
+                          <pic:cNvPr id="2052762896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233414279" name="Picture">
+                  <wp:docPr id="1290490240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233414279" name="Picture"/>
+                          <pic:cNvPr id="1290490240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773668236" name="Picture">
+                  <wp:docPr id="85789853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773668236" name="Picture"/>
+                          <pic:cNvPr id="85789853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856487468" name="Picture">
+                        <wp:docPr id="645235007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856487468" name="Picture"/>
+                                <pic:cNvPr id="645235007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949981852" name="Picture">
+                  <wp:docPr id="1273043080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949981852" name="Picture"/>
+                          <pic:cNvPr id="1273043080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386100102" name="Picture">
+                  <wp:docPr id="958986329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386100102" name="Picture"/>
+                          <pic:cNvPr id="958986329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394467160" name="Picture">
+                  <wp:docPr id="1854571009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394467160" name="Picture"/>
+                          <pic:cNvPr id="1854571009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962874853" name="Picture">
+                  <wp:docPr id="1669767200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962874853" name="Picture"/>
+                          <pic:cNvPr id="1669767200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001122077" name="Picture">
+                  <wp:docPr id="695597146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001122077" name="Picture"/>
+                          <pic:cNvPr id="695597146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337461495" name="Picture">
+                  <wp:docPr id="935121306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337461495" name="Picture"/>
+                          <pic:cNvPr id="935121306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925759303" name="Picture">
+                        <wp:docPr id="1198199848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925759303" name="Picture"/>
+                                <pic:cNvPr id="1198199848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108199515" name="Picture">
+                  <wp:docPr id="369765726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108199515" name="Picture"/>
+                          <pic:cNvPr id="369765726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692796403" name="Picture">
+                  <wp:docPr id="1293697568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692796403" name="Picture"/>
+                          <pic:cNvPr id="1293697568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033959261" name="Picture">
+                  <wp:docPr id="466622196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033959261" name="Picture"/>
+                          <pic:cNvPr id="466622196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>