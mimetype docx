--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935037280" name="Picture">
+                  <wp:docPr id="1456451720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935037280" name="Picture"/>
+                          <pic:cNvPr id="1456451720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890520729" name="Picture">
+                  <wp:docPr id="376807884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890520729" name="Picture"/>
+                          <pic:cNvPr id="376807884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1545142775" name="Picture">
+                        <wp:docPr id="241148113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1545142775" name="Picture"/>
+                                <pic:cNvPr id="241148113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793930387" name="Picture">
+                  <wp:docPr id="2111737643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793930387" name="Picture"/>
+                          <pic:cNvPr id="2111737643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385614233" name="Picture">
+                  <wp:docPr id="397492155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385614233" name="Picture"/>
+                          <pic:cNvPr id="397492155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279036277" name="Picture">
+                  <wp:docPr id="1923458075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279036277" name="Picture"/>
+                          <pic:cNvPr id="1923458075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072544973" name="Picture">
+                  <wp:docPr id="143308169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072544973" name="Picture"/>
+                          <pic:cNvPr id="143308169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852786423" name="Picture">
+                  <wp:docPr id="2041821627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852786423" name="Picture"/>
+                          <pic:cNvPr id="2041821627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880357364" name="Picture">
+                        <wp:docPr id="1937025739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880357364" name="Picture"/>
+                                <pic:cNvPr id="1937025739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790948891" name="Picture">
+                        <wp:docPr id="1502920834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790948891" name="Picture"/>
+                                <pic:cNvPr id="1502920834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="671224715" name="Picture">
+                        <wp:docPr id="1470363901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="671224715" name="Picture"/>
+                                <pic:cNvPr id="1470363901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1752184998" name="Picture">
+                        <wp:docPr id="1171605729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1752184998" name="Picture"/>
+                                <pic:cNvPr id="1171605729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835467063" name="Picture">
+                        <wp:docPr id="428391077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835467063" name="Picture"/>
+                                <pic:cNvPr id="428391077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305814876" name="Picture">
+                        <wp:docPr id="580815229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305814876" name="Picture"/>
+                                <pic:cNvPr id="580815229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862787306" name="Picture">
+                        <wp:docPr id="2025246829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862787306" name="Picture"/>
+                                <pic:cNvPr id="2025246829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1929925272" name="Picture">
+                        <wp:docPr id="2081903371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1929925272" name="Picture"/>
+                                <pic:cNvPr id="2081903371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274839605" name="Picture">
+                        <wp:docPr id="1857675404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274839605" name="Picture"/>
+                                <pic:cNvPr id="1857675404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1264179530" name="Picture">
+                        <wp:docPr id="1956421831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1264179530" name="Picture"/>
+                                <pic:cNvPr id="1956421831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1539078866" name="Picture">
+                        <wp:docPr id="400817427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1539078866" name="Picture"/>
+                                <pic:cNvPr id="400817427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356054868" name="Picture">
+                        <wp:docPr id="567553410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356054868" name="Picture"/>
+                                <pic:cNvPr id="567553410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278167663" name="Picture">
+                        <wp:docPr id="576299977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278167663" name="Picture"/>
+                                <pic:cNvPr id="576299977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908995693" name="Picture">
+                        <wp:docPr id="1143754464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908995693" name="Picture"/>
+                                <pic:cNvPr id="1143754464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624981442" name="Picture">
+                        <wp:docPr id="1861104379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624981442" name="Picture"/>
+                                <pic:cNvPr id="1861104379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029146477" name="Picture">
+                  <wp:docPr id="392319251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029146477" name="Picture"/>
+                          <pic:cNvPr id="392319251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599761098" name="Picture">
+                  <wp:docPr id="504622563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599761098" name="Picture"/>
+                          <pic:cNvPr id="504622563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803313466" name="Picture">
+                  <wp:docPr id="963226586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803313466" name="Picture"/>
+                          <pic:cNvPr id="963226586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338243689" name="Picture">
+                  <wp:docPr id="618028582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338243689" name="Picture"/>
+                          <pic:cNvPr id="618028582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814217583" name="Picture">
+                  <wp:docPr id="91916886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814217583" name="Picture"/>
+                          <pic:cNvPr id="91916886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932058271" name="Picture">
+                  <wp:docPr id="1531743992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932058271" name="Picture"/>
+                          <pic:cNvPr id="1531743992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173482810" name="Picture">
+                        <wp:docPr id="880311193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173482810" name="Picture"/>
+                                <pic:cNvPr id="880311193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598066002" name="Picture">
+                  <wp:docPr id="676531830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598066002" name="Picture"/>
+                          <pic:cNvPr id="676531830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256923894" name="Picture">
+                  <wp:docPr id="1408674220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256923894" name="Picture"/>
+                          <pic:cNvPr id="1408674220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009640661" name="Picture">
+                  <wp:docPr id="614835448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009640661" name="Picture"/>
+                          <pic:cNvPr id="614835448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920512784" name="Picture">
+                  <wp:docPr id="1668516459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920512784" name="Picture"/>
+                          <pic:cNvPr id="1668516459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697929040" name="Picture">
+                  <wp:docPr id="1020003818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697929040" name="Picture"/>
+                          <pic:cNvPr id="1020003818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191029920" name="Picture">
+                  <wp:docPr id="122393647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191029920" name="Picture"/>
+                          <pic:cNvPr id="122393647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562399841" name="Picture">
+                        <wp:docPr id="1016776306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562399841" name="Picture"/>
+                                <pic:cNvPr id="1016776306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989372873" name="Picture">
+                  <wp:docPr id="1739310882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989372873" name="Picture"/>
+                          <pic:cNvPr id="1739310882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009915428" name="Picture">
+                  <wp:docPr id="770606378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009915428" name="Picture"/>
+                          <pic:cNvPr id="770606378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628819467" name="Picture">
+                  <wp:docPr id="911107925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628819467" name="Picture"/>
+                          <pic:cNvPr id="911107925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060000097" name="Picture">
+                  <wp:docPr id="1229048653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060000097" name="Picture"/>
+                          <pic:cNvPr id="1229048653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030512642" name="Picture">
+                  <wp:docPr id="1386960902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030512642" name="Picture"/>
+                          <pic:cNvPr id="1386960902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095988020" name="Picture">
+                  <wp:docPr id="1522729230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095988020" name="Picture"/>
+                          <pic:cNvPr id="1522729230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28809,51 +28809,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1680"/>
+          <w:trHeight w:hRule="atLeast" w:val="1300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29109,57 +29109,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650346325" name="Picture">
+                        <wp:docPr id="1225726489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650346325" name="Picture"/>
+                                <pic:cNvPr id="1225726489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29367,51 +29367,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="780"/>
+                <w:trHeight w:hRule="atLeast" w:val="400"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29438,54 +29438,50 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
-                    <w:t xml:space="preserve">Inondation</w:t>
-[...2 lines deleted...]
-                    <w:br/>
                     <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
@@ -29818,51 +29814,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="3160"/>
+          <w:trHeight w:hRule="exact" w:val="3540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30587,57 +30583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133119006" name="Picture">
+                  <wp:docPr id="464827337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133119006" name="Picture"/>
+                          <pic:cNvPr id="464827337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30676,57 +30672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695002482" name="Picture">
+                  <wp:docPr id="574303703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695002482" name="Picture"/>
+                          <pic:cNvPr id="574303703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31320,57 +31316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674939499" name="Picture">
+                  <wp:docPr id="478918295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674939499" name="Picture"/>
+                          <pic:cNvPr id="478918295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32318,57 +32314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428655511" name="Picture">
+                  <wp:docPr id="688055508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428655511" name="Picture"/>
+                          <pic:cNvPr id="688055508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32421,57 +32417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009399747" name="Picture">
+                  <wp:docPr id="19083866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009399747" name="Picture"/>
+                          <pic:cNvPr id="19083866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33798,57 +33794,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335408823" name="Picture">
+                  <wp:docPr id="1698310370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335408823" name="Picture"/>
+                          <pic:cNvPr id="1698310370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34941,57 +34937,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558592040" name="Picture">
+                        <wp:docPr id="296503454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558592040" name="Picture"/>
+                                <pic:cNvPr id="296503454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36302,57 +36298,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572842208" name="Picture">
+                  <wp:docPr id="635768689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572842208" name="Picture"/>
+                          <pic:cNvPr id="635768689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36391,57 +36387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22969108" name="Picture">
+                  <wp:docPr id="1127196863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22969108" name="Picture"/>
+                          <pic:cNvPr id="1127196863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37035,57 +37031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417904537" name="Picture">
+                  <wp:docPr id="202158261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417904537" name="Picture"/>
+                          <pic:cNvPr id="202158261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38033,57 +38029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306650469" name="Picture">
+                  <wp:docPr id="1701818699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306650469" name="Picture"/>
+                          <pic:cNvPr id="1701818699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38136,57 +38132,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465902448" name="Picture">
+                  <wp:docPr id="1565187808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465902448" name="Picture"/>
+                          <pic:cNvPr id="1565187808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39513,57 +39509,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067713779" name="Picture">
+                  <wp:docPr id="826379215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067713779" name="Picture"/>
+                          <pic:cNvPr id="826379215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40656,57 +40652,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358230346" name="Picture">
+                        <wp:docPr id="853660395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358230346" name="Picture"/>
+                                <pic:cNvPr id="853660395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41877,57 +41873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172369038" name="Picture">
+                  <wp:docPr id="264448139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172369038" name="Picture"/>
+                          <pic:cNvPr id="264448139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41948,57 +41944,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253600732" name="Picture">
+                  <wp:docPr id="180854412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253600732" name="Picture"/>
+                          <pic:cNvPr id="180854412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42362,57 +42358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849215731" name="Picture">
+                  <wp:docPr id="1800737857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849215731" name="Picture"/>
+                          <pic:cNvPr id="1800737857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>