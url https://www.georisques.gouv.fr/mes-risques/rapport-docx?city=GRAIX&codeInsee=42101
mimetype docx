--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868866755" name="Picture">
+                  <wp:docPr id="1393680622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868866755" name="Picture"/>
+                          <pic:cNvPr id="1393680622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589015530" name="Picture">
+                  <wp:docPr id="864977745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589015530" name="Picture"/>
+                          <pic:cNvPr id="864977745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49240027" name="Picture">
+                        <wp:docPr id="2036778813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49240027" name="Picture"/>
+                                <pic:cNvPr id="2036778813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910509825" name="Picture">
+                  <wp:docPr id="435231777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910509825" name="Picture"/>
+                          <pic:cNvPr id="435231777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909824983" name="Picture">
+                  <wp:docPr id="1799453739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909824983" name="Picture"/>
+                          <pic:cNvPr id="1799453739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644193071" name="Picture">
+                  <wp:docPr id="1400761743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644193071" name="Picture"/>
+                          <pic:cNvPr id="1400761743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372535888" name="Picture">
+                  <wp:docPr id="101690707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372535888" name="Picture"/>
+                          <pic:cNvPr id="101690707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687953329" name="Picture">
+                  <wp:docPr id="497607838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687953329" name="Picture"/>
+                          <pic:cNvPr id="497607838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1514345949" name="Picture">
+                        <wp:docPr id="1689810546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1514345949" name="Picture"/>
+                                <pic:cNvPr id="1689810546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067588123" name="Picture">
+                        <wp:docPr id="1716471794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067588123" name="Picture"/>
+                                <pic:cNvPr id="1716471794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536807495" name="Picture">
+                        <wp:docPr id="1169671585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536807495" name="Picture"/>
+                                <pic:cNvPr id="1169671585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845565568" name="Picture">
+                        <wp:docPr id="64893155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845565568" name="Picture"/>
+                                <pic:cNvPr id="64893155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886016222" name="Picture">
+                        <wp:docPr id="1948460204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886016222" name="Picture"/>
+                                <pic:cNvPr id="1948460204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862232948" name="Picture">
+                        <wp:docPr id="1195322059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862232948" name="Picture"/>
+                                <pic:cNvPr id="1195322059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850297502" name="Picture">
+                        <wp:docPr id="938808163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850297502" name="Picture"/>
+                                <pic:cNvPr id="938808163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350417976" name="Picture">
+                        <wp:docPr id="1432507060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350417976" name="Picture"/>
+                                <pic:cNvPr id="1432507060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772629403" name="Picture">
+                        <wp:docPr id="528513898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772629403" name="Picture"/>
+                                <pic:cNvPr id="528513898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50635033" name="Picture">
+                        <wp:docPr id="303213397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50635033" name="Picture"/>
+                                <pic:cNvPr id="303213397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620451088" name="Picture">
+                        <wp:docPr id="125897211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620451088" name="Picture"/>
+                                <pic:cNvPr id="125897211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10982,57 +10982,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027849252" name="Picture">
+                        <wp:docPr id="1907285467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027849252" name="Picture"/>
+                                <pic:cNvPr id="1907285467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11846,57 +11846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182764833" name="Picture">
+                  <wp:docPr id="963520685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182764833" name="Picture"/>
+                          <pic:cNvPr id="963520685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11935,57 +11935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496658708" name="Picture">
+                  <wp:docPr id="1118194127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496658708" name="Picture"/>
+                          <pic:cNvPr id="1118194127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12579,57 +12579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213204457" name="Picture">
+                  <wp:docPr id="800885931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213204457" name="Picture"/>
+                          <pic:cNvPr id="800885931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13807,57 +13807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397372230" name="Picture">
+                  <wp:docPr id="316069401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397372230" name="Picture"/>
+                          <pic:cNvPr id="316069401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13910,57 +13910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867922077" name="Picture">
+                  <wp:docPr id="944792077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867922077" name="Picture"/>
+                          <pic:cNvPr id="944792077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15291,57 +15291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452339298" name="Picture">
+                  <wp:docPr id="1300658097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452339298" name="Picture"/>
+                          <pic:cNvPr id="1300658097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16153,51 +16153,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1680"/>
+          <w:trHeight w:hRule="atLeast" w:val="1100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -16453,57 +16453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462119294" name="Picture">
+                        <wp:docPr id="118490440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462119294" name="Picture"/>
+                                <pic:cNvPr id="118490440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -16711,51 +16711,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="780"/>
+                <w:trHeight w:hRule="atLeast" w:val="200"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -16780,56 +16780,50 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Inondation</w:t>
-[...4 lines deleted...]
-                    <w:br/>
                     <w:t xml:space="preserve">Séisme</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
@@ -17434,57 +17428,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889682003" name="Picture">
+                        <wp:docPr id="689922309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889682003" name="Picture"/>
+                                <pic:cNvPr id="689922309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18054,51 +18048,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2040"/>
+          <w:trHeight w:hRule="exact" w:val="2620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -18823,57 +18817,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674485357" name="Picture">
+                  <wp:docPr id="979071917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674485357" name="Picture"/>
+                          <pic:cNvPr id="979071917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18912,57 +18906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294193710" name="Picture">
+                  <wp:docPr id="1345282740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294193710" name="Picture"/>
+                          <pic:cNvPr id="1345282740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19556,57 +19550,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130948665" name="Picture">
+                  <wp:docPr id="40515325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130948665" name="Picture"/>
+                          <pic:cNvPr id="40515325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20554,57 +20548,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139219205" name="Picture">
+                  <wp:docPr id="1703819640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139219205" name="Picture"/>
+                          <pic:cNvPr id="1703819640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20657,57 +20651,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096239572" name="Picture">
+                  <wp:docPr id="1501363632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096239572" name="Picture"/>
+                          <pic:cNvPr id="1501363632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22036,57 +22030,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253918156" name="Picture">
+                  <wp:docPr id="697538938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253918156" name="Picture"/>
+                          <pic:cNvPr id="697538938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23170,57 +23164,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215644511" name="Picture">
+                        <wp:docPr id="916187675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215644511" name="Picture"/>
+                                <pic:cNvPr id="916187675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24195,57 +24189,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197620396" name="Picture">
+                        <wp:docPr id="1920421484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197620396" name="Picture"/>
+                                <pic:cNvPr id="1920421484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25667,57 +25661,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628093092" name="Picture">
+                  <wp:docPr id="458602763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628093092" name="Picture"/>
+                          <pic:cNvPr id="458602763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25756,57 +25750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550815234" name="Picture">
+                  <wp:docPr id="804787903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550815234" name="Picture"/>
+                          <pic:cNvPr id="804787903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26400,57 +26394,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560834251" name="Picture">
+                  <wp:docPr id="210476741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560834251" name="Picture"/>
+                          <pic:cNvPr id="210476741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27398,57 +27392,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437873870" name="Picture">
+                  <wp:docPr id="880138013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437873870" name="Picture"/>
+                          <pic:cNvPr id="880138013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27501,57 +27495,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809400916" name="Picture">
+                  <wp:docPr id="508799244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809400916" name="Picture"/>
+                          <pic:cNvPr id="508799244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28878,57 +28872,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548866125" name="Picture">
+                  <wp:docPr id="1989902912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548866125" name="Picture"/>
+                          <pic:cNvPr id="1989902912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30021,57 +30015,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068870538" name="Picture">
+                        <wp:docPr id="87312430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068870538" name="Picture"/>
+                                <pic:cNvPr id="87312430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31440,57 +31434,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321143862" name="Picture">
+                  <wp:docPr id="1074350352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321143862" name="Picture"/>
+                          <pic:cNvPr id="1074350352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31529,57 +31523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621335979" name="Picture">
+                  <wp:docPr id="542431056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621335979" name="Picture"/>
+                          <pic:cNvPr id="542431056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32191,57 +32185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930333563" name="Picture">
+                  <wp:docPr id="126258764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930333563" name="Picture"/>
+                          <pic:cNvPr id="126258764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33264,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046923873" name="Picture">
+                  <wp:docPr id="1258626549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046923873" name="Picture"/>
+                          <pic:cNvPr id="1258626549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33373,57 +33367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475084016" name="Picture">
+                  <wp:docPr id="1890862005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475084016" name="Picture"/>
+                          <pic:cNvPr id="1890862005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34798,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2413000" cy="1663700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529581889" name="Picture">
+                  <wp:docPr id="149056380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529581889" name="Picture"/>
+                          <pic:cNvPr id="149056380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="1052" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2413000" cy="1663700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36046,57 +36040,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265547293" name="Picture">
+                        <wp:docPr id="45885286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265547293" name="Picture"/>
+                                <pic:cNvPr id="45885286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36983,57 +36977,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860367272" name="Picture">
+                        <wp:docPr id="1801478382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860367272" name="Picture"/>
+                                <pic:cNvPr id="1801478382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39115,57 +39109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610723997" name="Picture">
+                  <wp:docPr id="1134206502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610723997" name="Picture"/>
+                          <pic:cNvPr id="1134206502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39186,57 +39180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419914374" name="Picture">
+                  <wp:docPr id="731242923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419914374" name="Picture"/>
+                          <pic:cNvPr id="731242923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39695,57 +39689,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836669162" name="Picture">
+                  <wp:docPr id="80865871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836669162" name="Picture"/>
+                          <pic:cNvPr id="80865871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41225,57 +41219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84053671" name="Picture">
+                  <wp:docPr id="498487933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84053671" name="Picture"/>
+                          <pic:cNvPr id="498487933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41296,57 +41290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666099667" name="Picture">
+                  <wp:docPr id="430600409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666099667" name="Picture"/>
+                          <pic:cNvPr id="430600409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41710,57 +41704,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2780615" name="Picture">
+                  <wp:docPr id="312635953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2780615" name="Picture"/>
+                          <pic:cNvPr id="312635953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>