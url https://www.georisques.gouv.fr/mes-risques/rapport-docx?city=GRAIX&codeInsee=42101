--- v1 (2026-10-14)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393680622" name="Picture">
+                  <wp:docPr id="1078028140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393680622" name="Picture"/>
+                          <pic:cNvPr id="1078028140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864977745" name="Picture">
+                  <wp:docPr id="1931724508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864977745" name="Picture"/>
+                          <pic:cNvPr id="1931724508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036778813" name="Picture">
+                        <wp:docPr id="1776312615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036778813" name="Picture"/>
+                                <pic:cNvPr id="1776312615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435231777" name="Picture">
+                  <wp:docPr id="486752433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435231777" name="Picture"/>
+                          <pic:cNvPr id="486752433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799453739" name="Picture">
+                  <wp:docPr id="1550539604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799453739" name="Picture"/>
+                          <pic:cNvPr id="1550539604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400761743" name="Picture">
+                  <wp:docPr id="701806670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400761743" name="Picture"/>
+                          <pic:cNvPr id="701806670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101690707" name="Picture">
+                  <wp:docPr id="531731205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101690707" name="Picture"/>
+                          <pic:cNvPr id="531731205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497607838" name="Picture">
+                  <wp:docPr id="1773861881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497607838" name="Picture"/>
+                          <pic:cNvPr id="1773861881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689810546" name="Picture">
+                        <wp:docPr id="660057565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689810546" name="Picture"/>
+                                <pic:cNvPr id="660057565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1716471794" name="Picture">
+                        <wp:docPr id="34124784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1716471794" name="Picture"/>
+                                <pic:cNvPr id="34124784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169671585" name="Picture">
+                        <wp:docPr id="636550902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169671585" name="Picture"/>
+                                <pic:cNvPr id="636550902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64893155" name="Picture">
+                        <wp:docPr id="46090148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64893155" name="Picture"/>
+                                <pic:cNvPr id="46090148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948460204" name="Picture">
+                        <wp:docPr id="1075920958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948460204" name="Picture"/>
+                                <pic:cNvPr id="1075920958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1195322059" name="Picture">
+                        <wp:docPr id="2115831250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1195322059" name="Picture"/>
+                                <pic:cNvPr id="2115831250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938808163" name="Picture">
+                        <wp:docPr id="17977130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938808163" name="Picture"/>
+                                <pic:cNvPr id="17977130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432507060" name="Picture">
+                        <wp:docPr id="2024920735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432507060" name="Picture"/>
+                                <pic:cNvPr id="2024920735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528513898" name="Picture">
+                        <wp:docPr id="967344310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528513898" name="Picture"/>
+                                <pic:cNvPr id="967344310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303213397" name="Picture">
+                        <wp:docPr id="1208232204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303213397" name="Picture"/>
+                                <pic:cNvPr id="1208232204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125897211" name="Picture">
+                        <wp:docPr id="6528357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125897211" name="Picture"/>
+                                <pic:cNvPr id="6528357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10982,57 +10982,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907285467" name="Picture">
+                        <wp:docPr id="993625917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907285467" name="Picture"/>
+                                <pic:cNvPr id="993625917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11846,57 +11846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963520685" name="Picture">
+                  <wp:docPr id="1704923882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963520685" name="Picture"/>
+                          <pic:cNvPr id="1704923882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11935,57 +11935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118194127" name="Picture">
+                  <wp:docPr id="847699064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118194127" name="Picture"/>
+                          <pic:cNvPr id="847699064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12579,57 +12579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800885931" name="Picture">
+                  <wp:docPr id="1425396036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800885931" name="Picture"/>
+                          <pic:cNvPr id="1425396036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13807,57 +13807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316069401" name="Picture">
+                  <wp:docPr id="1994827498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316069401" name="Picture"/>
+                          <pic:cNvPr id="1994827498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13910,57 +13910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944792077" name="Picture">
+                  <wp:docPr id="1295776841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944792077" name="Picture"/>
+                          <pic:cNvPr id="1295776841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15291,57 +15291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300658097" name="Picture">
+                  <wp:docPr id="719243419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300658097" name="Picture"/>
+                          <pic:cNvPr id="719243419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16453,57 +16453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="118490440" name="Picture">
+                        <wp:docPr id="265258536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="118490440" name="Picture"/>
+                                <pic:cNvPr id="265258536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17428,57 +17428,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689922309" name="Picture">
+                        <wp:docPr id="913003683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689922309" name="Picture"/>
+                                <pic:cNvPr id="913003683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18817,57 +18817,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979071917" name="Picture">
+                  <wp:docPr id="101132881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979071917" name="Picture"/>
+                          <pic:cNvPr id="101132881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18906,57 +18906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345282740" name="Picture">
+                  <wp:docPr id="420419775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345282740" name="Picture"/>
+                          <pic:cNvPr id="420419775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19550,57 +19550,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40515325" name="Picture">
+                  <wp:docPr id="1974311281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40515325" name="Picture"/>
+                          <pic:cNvPr id="1974311281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20548,57 +20548,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703819640" name="Picture">
+                  <wp:docPr id="160095905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703819640" name="Picture"/>
+                          <pic:cNvPr id="160095905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20651,57 +20651,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501363632" name="Picture">
+                  <wp:docPr id="1309831098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501363632" name="Picture"/>
+                          <pic:cNvPr id="1309831098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22030,57 +22030,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697538938" name="Picture">
+                  <wp:docPr id="2065565347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697538938" name="Picture"/>
+                          <pic:cNvPr id="2065565347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23164,57 +23164,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916187675" name="Picture">
+                        <wp:docPr id="1667203341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916187675" name="Picture"/>
+                                <pic:cNvPr id="1667203341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24189,57 +24189,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920421484" name="Picture">
+                        <wp:docPr id="68495267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920421484" name="Picture"/>
+                                <pic:cNvPr id="68495267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25661,57 +25661,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458602763" name="Picture">
+                  <wp:docPr id="467503557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458602763" name="Picture"/>
+                          <pic:cNvPr id="467503557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25750,57 +25750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804787903" name="Picture">
+                  <wp:docPr id="250729221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804787903" name="Picture"/>
+                          <pic:cNvPr id="250729221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26394,57 +26394,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210476741" name="Picture">
+                  <wp:docPr id="1339723421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210476741" name="Picture"/>
+                          <pic:cNvPr id="1339723421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27392,57 +27392,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880138013" name="Picture">
+                  <wp:docPr id="270630315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880138013" name="Picture"/>
+                          <pic:cNvPr id="270630315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27495,57 +27495,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508799244" name="Picture">
+                  <wp:docPr id="1844842875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508799244" name="Picture"/>
+                          <pic:cNvPr id="1844842875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28872,57 +28872,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989902912" name="Picture">
+                  <wp:docPr id="1703843313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989902912" name="Picture"/>
+                          <pic:cNvPr id="1703843313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30015,57 +30015,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87312430" name="Picture">
+                        <wp:docPr id="322222617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87312430" name="Picture"/>
+                                <pic:cNvPr id="322222617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31434,57 +31434,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074350352" name="Picture">
+                  <wp:docPr id="1267529884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074350352" name="Picture"/>
+                          <pic:cNvPr id="1267529884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31523,57 +31523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542431056" name="Picture">
+                  <wp:docPr id="1787939176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542431056" name="Picture"/>
+                          <pic:cNvPr id="1787939176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32185,57 +32185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126258764" name="Picture">
+                  <wp:docPr id="1547915857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126258764" name="Picture"/>
+                          <pic:cNvPr id="1547915857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33264,57 +33264,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258626549" name="Picture">
+                  <wp:docPr id="556976741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258626549" name="Picture"/>
+                          <pic:cNvPr id="556976741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33367,57 +33367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890862005" name="Picture">
+                  <wp:docPr id="77331615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890862005" name="Picture"/>
+                          <pic:cNvPr id="77331615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34798,57 +34798,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2413000" cy="1663700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149056380" name="Picture">
+                  <wp:docPr id="33860291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149056380" name="Picture"/>
+                          <pic:cNvPr id="33860291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="1052" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2413000" cy="1663700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36040,57 +36040,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45885286" name="Picture">
+                        <wp:docPr id="789300692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45885286" name="Picture"/>
+                                <pic:cNvPr id="789300692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36977,57 +36977,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801478382" name="Picture">
+                        <wp:docPr id="409727983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801478382" name="Picture"/>
+                                <pic:cNvPr id="409727983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39109,57 +39109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134206502" name="Picture">
+                  <wp:docPr id="199917821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134206502" name="Picture"/>
+                          <pic:cNvPr id="199917821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39180,57 +39180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731242923" name="Picture">
+                  <wp:docPr id="1289350884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731242923" name="Picture"/>
+                          <pic:cNvPr id="1289350884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39689,57 +39689,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80865871" name="Picture">
+                  <wp:docPr id="1492148756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80865871" name="Picture"/>
+                          <pic:cNvPr id="1492148756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41219,57 +41219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498487933" name="Picture">
+                  <wp:docPr id="1160973614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498487933" name="Picture"/>
+                          <pic:cNvPr id="1160973614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41290,57 +41290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430600409" name="Picture">
+                  <wp:docPr id="1176401314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430600409" name="Picture"/>
+                          <pic:cNvPr id="1176401314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41704,57 +41704,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312635953" name="Picture">
+                  <wp:docPr id="497377207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312635953" name="Picture"/>
+                          <pic:cNvPr id="497377207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>