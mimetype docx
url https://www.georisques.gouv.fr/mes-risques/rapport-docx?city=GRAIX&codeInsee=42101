--- v2 (2026-10-16)
+++ v3 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078028140" name="Picture">
+                  <wp:docPr id="1559160148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078028140" name="Picture"/>
+                          <pic:cNvPr id="1559160148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931724508" name="Picture">
+                  <wp:docPr id="784730875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931724508" name="Picture"/>
+                          <pic:cNvPr id="784730875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776312615" name="Picture">
+                        <wp:docPr id="975275341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776312615" name="Picture"/>
+                                <pic:cNvPr id="975275341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486752433" name="Picture">
+                  <wp:docPr id="1422583666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486752433" name="Picture"/>
+                          <pic:cNvPr id="1422583666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550539604" name="Picture">
+                  <wp:docPr id="752579920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550539604" name="Picture"/>
+                          <pic:cNvPr id="752579920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701806670" name="Picture">
+                  <wp:docPr id="2014799187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701806670" name="Picture"/>
+                          <pic:cNvPr id="2014799187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531731205" name="Picture">
+                  <wp:docPr id="558410937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531731205" name="Picture"/>
+                          <pic:cNvPr id="558410937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773861881" name="Picture">
+                  <wp:docPr id="1398826726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773861881" name="Picture"/>
+                          <pic:cNvPr id="1398826726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660057565" name="Picture">
+                        <wp:docPr id="1122061832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660057565" name="Picture"/>
+                                <pic:cNvPr id="1122061832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34124784" name="Picture">
+                        <wp:docPr id="207371947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34124784" name="Picture"/>
+                                <pic:cNvPr id="207371947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636550902" name="Picture">
+                        <wp:docPr id="920962270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636550902" name="Picture"/>
+                                <pic:cNvPr id="920962270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46090148" name="Picture">
+                        <wp:docPr id="2143109536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46090148" name="Picture"/>
+                                <pic:cNvPr id="2143109536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075920958" name="Picture">
+                        <wp:docPr id="1862119186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075920958" name="Picture"/>
+                                <pic:cNvPr id="1862119186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115831250" name="Picture">
+                        <wp:docPr id="160266402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115831250" name="Picture"/>
+                                <pic:cNvPr id="160266402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17977130" name="Picture">
+                        <wp:docPr id="1531844034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17977130" name="Picture"/>
+                                <pic:cNvPr id="1531844034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024920735" name="Picture">
+                        <wp:docPr id="1199068452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024920735" name="Picture"/>
+                                <pic:cNvPr id="1199068452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967344310" name="Picture">
+                        <wp:docPr id="757454342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967344310" name="Picture"/>
+                                <pic:cNvPr id="757454342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208232204" name="Picture">
+                        <wp:docPr id="1308439718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208232204" name="Picture"/>
+                                <pic:cNvPr id="1308439718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="6528357" name="Picture">
+                        <wp:docPr id="780124336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="6528357" name="Picture"/>
+                                <pic:cNvPr id="780124336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10982,57 +10982,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993625917" name="Picture">
+                        <wp:docPr id="1080164413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993625917" name="Picture"/>
+                                <pic:cNvPr id="1080164413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11846,57 +11846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704923882" name="Picture">
+                  <wp:docPr id="1509860143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704923882" name="Picture"/>
+                          <pic:cNvPr id="1509860143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11935,57 +11935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847699064" name="Picture">
+                  <wp:docPr id="2136951915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847699064" name="Picture"/>
+                          <pic:cNvPr id="2136951915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12579,57 +12579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425396036" name="Picture">
+                  <wp:docPr id="1252699682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425396036" name="Picture"/>
+                          <pic:cNvPr id="1252699682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13807,57 +13807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994827498" name="Picture">
+                  <wp:docPr id="450302254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994827498" name="Picture"/>
+                          <pic:cNvPr id="450302254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13910,57 +13910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295776841" name="Picture">
+                  <wp:docPr id="1911025302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295776841" name="Picture"/>
+                          <pic:cNvPr id="1911025302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15291,57 +15291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719243419" name="Picture">
+                  <wp:docPr id="1054226103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719243419" name="Picture"/>
+                          <pic:cNvPr id="1054226103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16453,57 +16453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265258536" name="Picture">
+                        <wp:docPr id="1268109957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265258536" name="Picture"/>
+                                <pic:cNvPr id="1268109957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17428,57 +17428,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913003683" name="Picture">
+                        <wp:docPr id="483308208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913003683" name="Picture"/>
+                                <pic:cNvPr id="483308208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18817,57 +18817,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101132881" name="Picture">
+                  <wp:docPr id="338258796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101132881" name="Picture"/>
+                          <pic:cNvPr id="338258796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18906,57 +18906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420419775" name="Picture">
+                  <wp:docPr id="1631905762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420419775" name="Picture"/>
+                          <pic:cNvPr id="1631905762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19550,57 +19550,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974311281" name="Picture">
+                  <wp:docPr id="141988424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974311281" name="Picture"/>
+                          <pic:cNvPr id="141988424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20548,57 +20548,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160095905" name="Picture">
+                  <wp:docPr id="164115783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160095905" name="Picture"/>
+                          <pic:cNvPr id="164115783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20651,57 +20651,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309831098" name="Picture">
+                  <wp:docPr id="1329035909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309831098" name="Picture"/>
+                          <pic:cNvPr id="1329035909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22030,57 +22030,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065565347" name="Picture">
+                  <wp:docPr id="1817453473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065565347" name="Picture"/>
+                          <pic:cNvPr id="1817453473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23164,57 +23164,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667203341" name="Picture">
+                        <wp:docPr id="1832332695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667203341" name="Picture"/>
+                                <pic:cNvPr id="1832332695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24189,57 +24189,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68495267" name="Picture">
+                        <wp:docPr id="1376360794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68495267" name="Picture"/>
+                                <pic:cNvPr id="1376360794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25661,57 +25661,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467503557" name="Picture">
+                  <wp:docPr id="109464857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467503557" name="Picture"/>
+                          <pic:cNvPr id="109464857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25750,57 +25750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250729221" name="Picture">
+                  <wp:docPr id="1008366056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250729221" name="Picture"/>
+                          <pic:cNvPr id="1008366056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26394,57 +26394,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339723421" name="Picture">
+                  <wp:docPr id="1086599456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339723421" name="Picture"/>
+                          <pic:cNvPr id="1086599456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27392,57 +27392,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270630315" name="Picture">
+                  <wp:docPr id="2005299457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270630315" name="Picture"/>
+                          <pic:cNvPr id="2005299457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27495,57 +27495,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844842875" name="Picture">
+                  <wp:docPr id="31574232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844842875" name="Picture"/>
+                          <pic:cNvPr id="31574232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28872,57 +28872,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703843313" name="Picture">
+                  <wp:docPr id="245550025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703843313" name="Picture"/>
+                          <pic:cNvPr id="245550025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30015,57 +30015,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322222617" name="Picture">
+                        <wp:docPr id="927849150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322222617" name="Picture"/>
+                                <pic:cNvPr id="927849150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31434,57 +31434,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267529884" name="Picture">
+                  <wp:docPr id="2103381800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267529884" name="Picture"/>
+                          <pic:cNvPr id="2103381800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31523,57 +31523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787939176" name="Picture">
+                  <wp:docPr id="1262856505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787939176" name="Picture"/>
+                          <pic:cNvPr id="1262856505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32185,57 +32185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547915857" name="Picture">
+                  <wp:docPr id="302252741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547915857" name="Picture"/>
+                          <pic:cNvPr id="302252741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33264,57 +33264,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556976741" name="Picture">
+                  <wp:docPr id="1852875714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556976741" name="Picture"/>
+                          <pic:cNvPr id="1852875714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33367,57 +33367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77331615" name="Picture">
+                  <wp:docPr id="209680520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77331615" name="Picture"/>
+                          <pic:cNvPr id="209680520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34798,57 +34798,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2413000" cy="1663700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33860291" name="Picture">
+                  <wp:docPr id="1098433176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33860291" name="Picture"/>
+                          <pic:cNvPr id="1098433176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="1052" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2413000" cy="1663700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36040,57 +36040,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789300692" name="Picture">
+                        <wp:docPr id="1371573272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789300692" name="Picture"/>
+                                <pic:cNvPr id="1371573272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36977,57 +36977,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409727983" name="Picture">
+                        <wp:docPr id="1056286696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409727983" name="Picture"/>
+                                <pic:cNvPr id="1056286696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39109,57 +39109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199917821" name="Picture">
+                  <wp:docPr id="990189554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199917821" name="Picture"/>
+                          <pic:cNvPr id="990189554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39180,57 +39180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289350884" name="Picture">
+                  <wp:docPr id="685518237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289350884" name="Picture"/>
+                          <pic:cNvPr id="685518237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39689,57 +39689,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492148756" name="Picture">
+                  <wp:docPr id="1104549800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492148756" name="Picture"/>
+                          <pic:cNvPr id="1104549800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41219,57 +41219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160973614" name="Picture">
+                  <wp:docPr id="209349914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160973614" name="Picture"/>
+                          <pic:cNvPr id="209349914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41290,57 +41290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176401314" name="Picture">
+                  <wp:docPr id="1166219725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176401314" name="Picture"/>
+                          <pic:cNvPr id="1166219725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41704,57 +41704,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497377207" name="Picture">
+                  <wp:docPr id="882453890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497377207" name="Picture"/>
+                          <pic:cNvPr id="882453890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>