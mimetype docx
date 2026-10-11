--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609334253" name="Picture">
+                  <wp:docPr id="1651598850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609334253" name="Picture"/>
+                          <pic:cNvPr id="1651598850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690754916" name="Picture">
+                  <wp:docPr id="456583570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690754916" name="Picture"/>
+                          <pic:cNvPr id="456583570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="397732874" name="Picture">
+                        <wp:docPr id="928212699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="397732874" name="Picture"/>
+                                <pic:cNvPr id="928212699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224552830" name="Picture">
+                  <wp:docPr id="343468851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224552830" name="Picture"/>
+                          <pic:cNvPr id="343468851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432065260" name="Picture">
+                  <wp:docPr id="1339897289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432065260" name="Picture"/>
+                          <pic:cNvPr id="1339897289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483156169" name="Picture">
+                  <wp:docPr id="226528529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483156169" name="Picture"/>
+                          <pic:cNvPr id="226528529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563394103" name="Picture">
+                  <wp:docPr id="1042794405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563394103" name="Picture"/>
+                          <pic:cNvPr id="1042794405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802281346" name="Picture">
+                  <wp:docPr id="599176432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802281346" name="Picture"/>
+                          <pic:cNvPr id="599176432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="557637168" name="Picture">
+                        <wp:docPr id="1644305906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="557637168" name="Picture"/>
+                                <pic:cNvPr id="1644305906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24976900" name="Picture">
+                        <wp:docPr id="1713914666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24976900" name="Picture"/>
+                                <pic:cNvPr id="1713914666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1277184267" name="Picture">
+                        <wp:docPr id="746320099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1277184267" name="Picture"/>
+                                <pic:cNvPr id="746320099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1837702466" name="Picture">
+                        <wp:docPr id="212291910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1837702466" name="Picture"/>
+                                <pic:cNvPr id="212291910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617494150" name="Picture">
+                        <wp:docPr id="1711141211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617494150" name="Picture"/>
+                                <pic:cNvPr id="1711141211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530237590" name="Picture">
+                        <wp:docPr id="2084927094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530237590" name="Picture"/>
+                                <pic:cNvPr id="2084927094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699548623" name="Picture">
+                        <wp:docPr id="1466665380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699548623" name="Picture"/>
+                                <pic:cNvPr id="1466665380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1640501259" name="Picture">
+                        <wp:docPr id="271180181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1640501259" name="Picture"/>
+                                <pic:cNvPr id="271180181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="117398865" name="Picture">
+                        <wp:docPr id="914655276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="117398865" name="Picture"/>
+                                <pic:cNvPr id="914655276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062491467" name="Picture">
+                        <wp:docPr id="1036367860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062491467" name="Picture"/>
+                                <pic:cNvPr id="1036367860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559303489" name="Picture">
+                        <wp:docPr id="1417172521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559303489" name="Picture"/>
+                                <pic:cNvPr id="1417172521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984093787" name="Picture">
+                        <wp:docPr id="1454378645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984093787" name="Picture"/>
+                                <pic:cNvPr id="1454378645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120860401" name="Picture">
+                  <wp:docPr id="937226547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120860401" name="Picture"/>
+                          <pic:cNvPr id="937226547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488919103" name="Picture">
+                  <wp:docPr id="2065513063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488919103" name="Picture"/>
+                          <pic:cNvPr id="2065513063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272865721" name="Picture">
+                  <wp:docPr id="71626558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272865721" name="Picture"/>
+                          <pic:cNvPr id="71626558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354618660" name="Picture">
+                  <wp:docPr id="178333657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354618660" name="Picture"/>
+                          <pic:cNvPr id="178333657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979519311" name="Picture">
+                  <wp:docPr id="1641782506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979519311" name="Picture"/>
+                          <pic:cNvPr id="1641782506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298706140" name="Picture">
+                  <wp:docPr id="1595537738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298706140" name="Picture"/>
+                          <pic:cNvPr id="1595537738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128580712" name="Picture">
+                        <wp:docPr id="617037818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128580712" name="Picture"/>
+                                <pic:cNvPr id="617037818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458789767" name="Picture">
+                  <wp:docPr id="794382183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458789767" name="Picture"/>
+                          <pic:cNvPr id="794382183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753176429" name="Picture">
+                  <wp:docPr id="204688938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753176429" name="Picture"/>
+                          <pic:cNvPr id="204688938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545108662" name="Picture">
+                  <wp:docPr id="295082169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545108662" name="Picture"/>
+                          <pic:cNvPr id="295082169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633680647" name="Picture">
+                  <wp:docPr id="1101415102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633680647" name="Picture"/>
+                          <pic:cNvPr id="1101415102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83961631" name="Picture">
+                  <wp:docPr id="585665139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83961631" name="Picture"/>
+                          <pic:cNvPr id="585665139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369597443" name="Picture">
+                  <wp:docPr id="1588642587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369597443" name="Picture"/>
+                          <pic:cNvPr id="1588642587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753554479" name="Picture">
+                        <wp:docPr id="1999016089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753554479" name="Picture"/>
+                                <pic:cNvPr id="1999016089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777156072" name="Picture">
+                  <wp:docPr id="273555144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777156072" name="Picture"/>
+                          <pic:cNvPr id="273555144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262381896" name="Picture">
+                  <wp:docPr id="485086097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262381896" name="Picture"/>
+                          <pic:cNvPr id="485086097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021265534" name="Picture">
+                  <wp:docPr id="1557112745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021265534" name="Picture"/>
+                          <pic:cNvPr id="1557112745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519615064" name="Picture">
+                  <wp:docPr id="756402384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519615064" name="Picture"/>
+                          <pic:cNvPr id="756402384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775800214" name="Picture">
+                  <wp:docPr id="283276471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775800214" name="Picture"/>
+                          <pic:cNvPr id="283276471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473607930" name="Picture">
+                  <wp:docPr id="120384801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473607930" name="Picture"/>
+                          <pic:cNvPr id="120384801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1166912248" name="Picture">
+                        <wp:docPr id="1180415934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1166912248" name="Picture"/>
+                                <pic:cNvPr id="1180415934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30307,57 +30307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250032858" name="Picture">
+                  <wp:docPr id="1633998943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250032858" name="Picture"/>
+                          <pic:cNvPr id="1633998943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30396,57 +30396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285991285" name="Picture">
+                  <wp:docPr id="2131646575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285991285" name="Picture"/>
+                          <pic:cNvPr id="2131646575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31040,57 +31040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691619955" name="Picture">
+                  <wp:docPr id="1693705847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691619955" name="Picture"/>
+                          <pic:cNvPr id="1693705847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32038,57 +32038,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962498978" name="Picture">
+                  <wp:docPr id="49105412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962498978" name="Picture"/>
+                          <pic:cNvPr id="49105412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32141,57 +32141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380842929" name="Picture">
+                  <wp:docPr id="1862424470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380842929" name="Picture"/>
+                          <pic:cNvPr id="1862424470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33518,57 +33518,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673711539" name="Picture">
+                  <wp:docPr id="954165239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673711539" name="Picture"/>
+                          <pic:cNvPr id="954165239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835636485" name="Picture">
+                        <wp:docPr id="409058028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835636485" name="Picture"/>
+                                <pic:cNvPr id="409058028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35882,57 +35882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92541574" name="Picture">
+                  <wp:docPr id="1531086536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92541574" name="Picture"/>
+                          <pic:cNvPr id="1531086536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35953,57 +35953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850463215" name="Picture">
+                  <wp:docPr id="2134252780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850463215" name="Picture"/>
+                          <pic:cNvPr id="2134252780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36367,57 +36367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176938825" name="Picture">
+                  <wp:docPr id="1133091706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176938825" name="Picture"/>
+                          <pic:cNvPr id="1133091706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>