--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801921629" name="Picture">
+                  <wp:docPr id="2136292312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801921629" name="Picture"/>
+                          <pic:cNvPr id="2136292312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206346517" name="Picture">
+                  <wp:docPr id="1896464631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206346517" name="Picture"/>
+                          <pic:cNvPr id="1896464631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281263870" name="Picture">
+                        <wp:docPr id="825854647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281263870" name="Picture"/>
+                                <pic:cNvPr id="825854647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707351787" name="Picture">
+                  <wp:docPr id="460979243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707351787" name="Picture"/>
+                          <pic:cNvPr id="460979243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639796476" name="Picture">
+                  <wp:docPr id="762092484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639796476" name="Picture"/>
+                          <pic:cNvPr id="762092484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311029149" name="Picture">
+                  <wp:docPr id="1252787486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311029149" name="Picture"/>
+                          <pic:cNvPr id="1252787486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231189177" name="Picture">
+                  <wp:docPr id="891571872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231189177" name="Picture"/>
+                          <pic:cNvPr id="891571872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608623006" name="Picture">
+                  <wp:docPr id="1538094755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608623006" name="Picture"/>
+                          <pic:cNvPr id="1538094755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075328450" name="Picture">
+                        <wp:docPr id="782119334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075328450" name="Picture"/>
+                                <pic:cNvPr id="782119334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921229005" name="Picture">
+                        <wp:docPr id="907083277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921229005" name="Picture"/>
+                                <pic:cNvPr id="907083277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491399345" name="Picture">
+                        <wp:docPr id="5803179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491399345" name="Picture"/>
+                                <pic:cNvPr id="5803179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282377962" name="Picture">
+                        <wp:docPr id="1021781468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282377962" name="Picture"/>
+                                <pic:cNvPr id="1021781468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2022376473" name="Picture">
+                        <wp:docPr id="2072240547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2022376473" name="Picture"/>
+                                <pic:cNvPr id="2072240547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599585308" name="Picture">
+                        <wp:docPr id="931678268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599585308" name="Picture"/>
+                                <pic:cNvPr id="931678268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="59374036" name="Picture">
+                        <wp:docPr id="380693802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="59374036" name="Picture"/>
+                                <pic:cNvPr id="380693802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="275147628" name="Picture">
+                        <wp:docPr id="555620320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="275147628" name="Picture"/>
+                                <pic:cNvPr id="555620320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231300903" name="Picture">
+                        <wp:docPr id="327293783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231300903" name="Picture"/>
+                                <pic:cNvPr id="327293783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155795625" name="Picture">
+                        <wp:docPr id="7683526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155795625" name="Picture"/>
+                                <pic:cNvPr id="7683526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087822077" name="Picture">
+                        <wp:docPr id="2040882881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087822077" name="Picture"/>
+                                <pic:cNvPr id="2040882881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="473430110" name="Picture">
+                        <wp:docPr id="1583240682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="473430110" name="Picture"/>
+                                <pic:cNvPr id="1583240682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921018607" name="Picture">
+                        <wp:docPr id="684306181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921018607" name="Picture"/>
+                                <pic:cNvPr id="684306181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535434804" name="Picture">
+                        <wp:docPr id="1685107855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535434804" name="Picture"/>
+                                <pic:cNvPr id="1685107855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078975234" name="Picture">
+                        <wp:docPr id="1655948988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078975234" name="Picture"/>
+                                <pic:cNvPr id="1655948988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910860760" name="Picture">
+                  <wp:docPr id="1922303370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910860760" name="Picture"/>
+                          <pic:cNvPr id="1922303370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323912668" name="Picture">
+                  <wp:docPr id="367795539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323912668" name="Picture"/>
+                          <pic:cNvPr id="367795539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245644209" name="Picture">
+                  <wp:docPr id="369985542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245644209" name="Picture"/>
+                          <pic:cNvPr id="369985542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701084948" name="Picture">
+                  <wp:docPr id="442816761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701084948" name="Picture"/>
+                          <pic:cNvPr id="442816761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357416662" name="Picture">
+                  <wp:docPr id="1050631330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357416662" name="Picture"/>
+                          <pic:cNvPr id="1050631330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305466733" name="Picture">
+                  <wp:docPr id="552379933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305466733" name="Picture"/>
+                          <pic:cNvPr id="552379933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224603541" name="Picture">
+                        <wp:docPr id="502839705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224603541" name="Picture"/>
+                                <pic:cNvPr id="502839705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10479122" name="Picture">
+                  <wp:docPr id="338479528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10479122" name="Picture"/>
+                          <pic:cNvPr id="338479528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721367488" name="Picture">
+                  <wp:docPr id="1774286846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721367488" name="Picture"/>
+                          <pic:cNvPr id="1774286846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055174287" name="Picture">
+                  <wp:docPr id="833437486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055174287" name="Picture"/>
+                          <pic:cNvPr id="833437486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874669164" name="Picture">
+                  <wp:docPr id="1661424916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874669164" name="Picture"/>
+                          <pic:cNvPr id="1661424916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218422682" name="Picture">
+                  <wp:docPr id="95847102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218422682" name="Picture"/>
+                          <pic:cNvPr id="95847102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953393675" name="Picture">
+                  <wp:docPr id="1107846949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953393675" name="Picture"/>
+                          <pic:cNvPr id="1107846949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237314213" name="Picture">
+                        <wp:docPr id="1293738587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237314213" name="Picture"/>
+                                <pic:cNvPr id="1293738587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162274142" name="Picture">
+                  <wp:docPr id="1277986194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162274142" name="Picture"/>
+                          <pic:cNvPr id="1277986194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322279739" name="Picture">
+                  <wp:docPr id="2139756954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322279739" name="Picture"/>
+                          <pic:cNvPr id="2139756954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891192457" name="Picture">
+                  <wp:docPr id="921553247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891192457" name="Picture"/>
+                          <pic:cNvPr id="921553247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678128110" name="Picture">
+                  <wp:docPr id="271748179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678128110" name="Picture"/>
+                          <pic:cNvPr id="271748179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087571438" name="Picture">
+                  <wp:docPr id="267695169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087571438" name="Picture"/>
+                          <pic:cNvPr id="267695169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069338931" name="Picture">
+                  <wp:docPr id="1497541569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069338931" name="Picture"/>
+                          <pic:cNvPr id="1497541569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800458960" name="Picture">
+                        <wp:docPr id="181084482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800458960" name="Picture"/>
+                                <pic:cNvPr id="181084482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851223488" name="Picture">
+                  <wp:docPr id="1184604025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851223488" name="Picture"/>
+                          <pic:cNvPr id="1184604025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081556177" name="Picture">
+                  <wp:docPr id="1198822228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081556177" name="Picture"/>
+                          <pic:cNvPr id="1198822228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451492245" name="Picture">
+                  <wp:docPr id="1445841290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451492245" name="Picture"/>
+                          <pic:cNvPr id="1445841290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103144278" name="Picture">
+                  <wp:docPr id="944459997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103144278" name="Picture"/>
+                          <pic:cNvPr id="944459997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109250941" name="Picture">
+                  <wp:docPr id="2022629044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109250941" name="Picture"/>
+                          <pic:cNvPr id="2022629044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784029072" name="Picture">
+                  <wp:docPr id="942801516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784029072" name="Picture"/>
+                          <pic:cNvPr id="942801516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772360378" name="Picture">
+                        <wp:docPr id="276818638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772360378" name="Picture"/>
+                                <pic:cNvPr id="276818638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174544307" name="Picture">
+                  <wp:docPr id="710529663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174544307" name="Picture"/>
+                          <pic:cNvPr id="710529663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850708189" name="Picture">
+                  <wp:docPr id="1168077920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850708189" name="Picture"/>
+                          <pic:cNvPr id="1168077920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616044373" name="Picture">
+                  <wp:docPr id="1211795407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616044373" name="Picture"/>
+                          <pic:cNvPr id="1211795407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036306540" name="Picture">
+                  <wp:docPr id="1931917502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036306540" name="Picture"/>
+                          <pic:cNvPr id="1931917502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329650125" name="Picture">
+                  <wp:docPr id="601706634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329650125" name="Picture"/>
+                          <pic:cNvPr id="601706634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335902375" name="Picture">
+                  <wp:docPr id="594845917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335902375" name="Picture"/>
+                          <pic:cNvPr id="594845917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843401387" name="Picture">
+                  <wp:docPr id="1793271709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843401387" name="Picture"/>
+                          <pic:cNvPr id="1793271709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763539942" name="Picture">
+                  <wp:docPr id="1237444001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763539942" name="Picture"/>
+                          <pic:cNvPr id="1237444001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278991377" name="Picture">
+                  <wp:docPr id="695585491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278991377" name="Picture"/>
+                          <pic:cNvPr id="695585491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>