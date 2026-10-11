--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80438138" name="Picture">
+                  <wp:docPr id="2115202508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80438138" name="Picture"/>
+                          <pic:cNvPr id="2115202508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450297409" name="Picture">
+                  <wp:docPr id="667845428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450297409" name="Picture"/>
+                          <pic:cNvPr id="667845428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287300610" name="Picture">
+                        <wp:docPr id="699948605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287300610" name="Picture"/>
+                                <pic:cNvPr id="699948605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533601405" name="Picture">
+                  <wp:docPr id="488157109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533601405" name="Picture"/>
+                          <pic:cNvPr id="488157109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181283859" name="Picture">
+                  <wp:docPr id="1765521955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181283859" name="Picture"/>
+                          <pic:cNvPr id="1765521955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610137863" name="Picture">
+                  <wp:docPr id="1185322037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610137863" name="Picture"/>
+                          <pic:cNvPr id="1185322037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091566691" name="Picture">
+                  <wp:docPr id="1702916748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091566691" name="Picture"/>
+                          <pic:cNvPr id="1702916748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406260622" name="Picture">
+                  <wp:docPr id="155255519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406260622" name="Picture"/>
+                          <pic:cNvPr id="155255519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965227200" name="Picture">
+                        <wp:docPr id="200333469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965227200" name="Picture"/>
+                                <pic:cNvPr id="200333469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122406069" name="Picture">
+                        <wp:docPr id="835706373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122406069" name="Picture"/>
+                                <pic:cNvPr id="835706373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263149565" name="Picture">
+                        <wp:docPr id="965435526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263149565" name="Picture"/>
+                                <pic:cNvPr id="965435526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1803642063" name="Picture">
+                        <wp:docPr id="70292099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1803642063" name="Picture"/>
+                                <pic:cNvPr id="70292099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="340899476" name="Picture">
+                        <wp:docPr id="717818021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="340899476" name="Picture"/>
+                                <pic:cNvPr id="717818021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947088647" name="Picture">
+                        <wp:docPr id="288152544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947088647" name="Picture"/>
+                                <pic:cNvPr id="288152544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117588260" name="Picture">
+                        <wp:docPr id="9757526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117588260" name="Picture"/>
+                                <pic:cNvPr id="9757526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098249694" name="Picture">
+                        <wp:docPr id="1070668095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098249694" name="Picture"/>
+                                <pic:cNvPr id="1070668095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1188792463" name="Picture">
+                        <wp:docPr id="944664731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1188792463" name="Picture"/>
+                                <pic:cNvPr id="944664731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1589531239" name="Picture">
+                        <wp:docPr id="698848939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1589531239" name="Picture"/>
+                                <pic:cNvPr id="698848939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147892524" name="Picture">
+                        <wp:docPr id="2108072685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147892524" name="Picture"/>
+                                <pic:cNvPr id="2108072685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079279603" name="Picture">
+                        <wp:docPr id="1748940068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079279603" name="Picture"/>
+                                <pic:cNvPr id="1748940068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774990367" name="Picture">
+                        <wp:docPr id="10516411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774990367" name="Picture"/>
+                                <pic:cNvPr id="10516411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1607948546" name="Picture">
+                        <wp:docPr id="590529894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1607948546" name="Picture"/>
+                                <pic:cNvPr id="590529894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293321885" name="Picture">
+                        <wp:docPr id="931167776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293321885" name="Picture"/>
+                                <pic:cNvPr id="931167776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035971306" name="Picture">
+                  <wp:docPr id="1532302676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035971306" name="Picture"/>
+                          <pic:cNvPr id="1532302676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107202698" name="Picture">
+                  <wp:docPr id="530376439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107202698" name="Picture"/>
+                          <pic:cNvPr id="530376439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407824796" name="Picture">
+                  <wp:docPr id="1779081317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407824796" name="Picture"/>
+                          <pic:cNvPr id="1779081317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860240253" name="Picture">
+                  <wp:docPr id="1315837496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860240253" name="Picture"/>
+                          <pic:cNvPr id="1315837496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132419361" name="Picture">
+                  <wp:docPr id="1172700122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132419361" name="Picture"/>
+                          <pic:cNvPr id="1172700122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233819158" name="Picture">
+                  <wp:docPr id="1582525313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233819158" name="Picture"/>
+                          <pic:cNvPr id="1582525313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963517905" name="Picture">
+                        <wp:docPr id="1211704910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963517905" name="Picture"/>
+                                <pic:cNvPr id="1211704910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763707649" name="Picture">
+                  <wp:docPr id="1588650024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763707649" name="Picture"/>
+                          <pic:cNvPr id="1588650024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298451312" name="Picture">
+                  <wp:docPr id="1923338859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298451312" name="Picture"/>
+                          <pic:cNvPr id="1923338859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70109080" name="Picture">
+                  <wp:docPr id="1940488487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70109080" name="Picture"/>
+                          <pic:cNvPr id="1940488487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561196922" name="Picture">
+                  <wp:docPr id="1244228343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561196922" name="Picture"/>
+                          <pic:cNvPr id="1244228343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398910005" name="Picture">
+                  <wp:docPr id="585083274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398910005" name="Picture"/>
+                          <pic:cNvPr id="585083274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863200607" name="Picture">
+                  <wp:docPr id="970998505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863200607" name="Picture"/>
+                          <pic:cNvPr id="970998505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978336188" name="Picture">
+                        <wp:docPr id="1247014448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978336188" name="Picture"/>
+                                <pic:cNvPr id="1247014448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="343581640" name="Picture">
+                        <wp:docPr id="2143136703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="343581640" name="Picture"/>
+                                <pic:cNvPr id="2143136703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504194441" name="Picture">
+                  <wp:docPr id="1339742535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504194441" name="Picture"/>
+                          <pic:cNvPr id="1339742535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713415362" name="Picture">
+                  <wp:docPr id="252411492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713415362" name="Picture"/>
+                          <pic:cNvPr id="252411492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938485261" name="Picture">
+                  <wp:docPr id="1208251849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938485261" name="Picture"/>
+                          <pic:cNvPr id="1208251849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849461213" name="Picture">
+                  <wp:docPr id="2091772426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849461213" name="Picture"/>
+                          <pic:cNvPr id="2091772426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642401117" name="Picture">
+                  <wp:docPr id="1542028375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642401117" name="Picture"/>
+                          <pic:cNvPr id="1542028375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141022077" name="Picture">
+                  <wp:docPr id="324777294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141022077" name="Picture"/>
+                          <pic:cNvPr id="324777294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1809171550" name="Picture">
+                        <wp:docPr id="322840544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1809171550" name="Picture"/>
+                                <pic:cNvPr id="322840544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32926,57 +32926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288625400" name="Picture">
+                  <wp:docPr id="1560561618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288625400" name="Picture"/>
+                          <pic:cNvPr id="1560561618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33015,57 +33015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429598357" name="Picture">
+                  <wp:docPr id="1057589485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429598357" name="Picture"/>
+                          <pic:cNvPr id="1057589485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33659,57 +33659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546249932" name="Picture">
+                  <wp:docPr id="1567271371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546249932" name="Picture"/>
+                          <pic:cNvPr id="1567271371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34657,57 +34657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651600415" name="Picture">
+                  <wp:docPr id="918468317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651600415" name="Picture"/>
+                          <pic:cNvPr id="918468317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34760,57 +34760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323856068" name="Picture">
+                  <wp:docPr id="855131931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323856068" name="Picture"/>
+                          <pic:cNvPr id="855131931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36137,57 +36137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948420539" name="Picture">
+                  <wp:docPr id="1749186543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948420539" name="Picture"/>
+                          <pic:cNvPr id="1749186543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37280,57 +37280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421959953" name="Picture">
+                        <wp:docPr id="414569475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421959953" name="Picture"/>
+                                <pic:cNvPr id="414569475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38638,57 +38638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877545315" name="Picture">
+                  <wp:docPr id="1664300533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877545315" name="Picture"/>
+                          <pic:cNvPr id="1664300533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38727,57 +38727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085717680" name="Picture">
+                  <wp:docPr id="1784925645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085717680" name="Picture"/>
+                          <pic:cNvPr id="1784925645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39350,57 +39350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807437341" name="Picture">
+                  <wp:docPr id="730877496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807437341" name="Picture"/>
+                          <pic:cNvPr id="730877496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40267,57 +40267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855379497" name="Picture">
+                  <wp:docPr id="1002623865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855379497" name="Picture"/>
+                          <pic:cNvPr id="1002623865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40370,57 +40370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550053705" name="Picture">
+                  <wp:docPr id="437425771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550053705" name="Picture"/>
+                          <pic:cNvPr id="437425771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41693,57 +41693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363692123" name="Picture">
+                  <wp:docPr id="107935421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363692123" name="Picture"/>
+                          <pic:cNvPr id="107935421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42328,57 +42328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953343060" name="Picture">
+                  <wp:docPr id="138512853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953343060" name="Picture"/>
+                          <pic:cNvPr id="138512853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42399,57 +42399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101386337" name="Picture">
+                  <wp:docPr id="161274649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101386337" name="Picture"/>
+                          <pic:cNvPr id="161274649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42813,57 +42813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731197677" name="Picture">
+                  <wp:docPr id="675063736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731197677" name="Picture"/>
+                          <pic:cNvPr id="675063736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>