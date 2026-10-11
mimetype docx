--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436219963" name="Picture">
+                  <wp:docPr id="937346616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436219963" name="Picture"/>
+                          <pic:cNvPr id="937346616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155540511" name="Picture">
+                  <wp:docPr id="363832039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155540511" name="Picture"/>
+                          <pic:cNvPr id="363832039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928227969" name="Picture">
+                        <wp:docPr id="830847541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928227969" name="Picture"/>
+                                <pic:cNvPr id="830847541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036369312" name="Picture">
+                  <wp:docPr id="550026463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036369312" name="Picture"/>
+                          <pic:cNvPr id="550026463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309683790" name="Picture">
+                  <wp:docPr id="1577808536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309683790" name="Picture"/>
+                          <pic:cNvPr id="1577808536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772261809" name="Picture">
+                  <wp:docPr id="1845056178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772261809" name="Picture"/>
+                          <pic:cNvPr id="1845056178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035870043" name="Picture">
+                  <wp:docPr id="1794634489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035870043" name="Picture"/>
+                          <pic:cNvPr id="1794634489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322655005" name="Picture">
+                  <wp:docPr id="2018521187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322655005" name="Picture"/>
+                          <pic:cNvPr id="2018521187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7972078" name="Picture">
+                        <wp:docPr id="1849977066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7972078" name="Picture"/>
+                                <pic:cNvPr id="1849977066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921511202" name="Picture">
+                        <wp:docPr id="2035907936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921511202" name="Picture"/>
+                                <pic:cNvPr id="2035907936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684316448" name="Picture">
+                        <wp:docPr id="1989696425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684316448" name="Picture"/>
+                                <pic:cNvPr id="1989696425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750754321" name="Picture">
+                        <wp:docPr id="701578805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750754321" name="Picture"/>
+                                <pic:cNvPr id="701578805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384252537" name="Picture">
+                        <wp:docPr id="960833085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384252537" name="Picture"/>
+                                <pic:cNvPr id="960833085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526921007" name="Picture">
+                        <wp:docPr id="1174597375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526921007" name="Picture"/>
+                                <pic:cNvPr id="1174597375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689309997" name="Picture">
+                        <wp:docPr id="1357486198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689309997" name="Picture"/>
+                                <pic:cNvPr id="1357486198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="617148795" name="Picture">
+                        <wp:docPr id="1525790590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="617148795" name="Picture"/>
+                                <pic:cNvPr id="1525790590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767399843" name="Picture">
+                        <wp:docPr id="50382086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767399843" name="Picture"/>
+                                <pic:cNvPr id="50382086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476740730" name="Picture">
+                        <wp:docPr id="1206177277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476740730" name="Picture"/>
+                                <pic:cNvPr id="1206177277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729554" name="Picture">
+                        <wp:docPr id="1115925861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729554" name="Picture"/>
+                                <pic:cNvPr id="1115925861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470218906" name="Picture">
+                        <wp:docPr id="841220428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470218906" name="Picture"/>
+                                <pic:cNvPr id="841220428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592590257" name="Picture">
+                        <wp:docPr id="1194150206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592590257" name="Picture"/>
+                                <pic:cNvPr id="1194150206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469186576" name="Picture">
+                        <wp:docPr id="1351132212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469186576" name="Picture"/>
+                                <pic:cNvPr id="1351132212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553074519" name="Picture">
+                        <wp:docPr id="406134033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553074519" name="Picture"/>
+                                <pic:cNvPr id="406134033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074214368" name="Picture">
+                  <wp:docPr id="543935207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074214368" name="Picture"/>
+                          <pic:cNvPr id="543935207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275683643" name="Picture">
+                  <wp:docPr id="1396964678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275683643" name="Picture"/>
+                          <pic:cNvPr id="1396964678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095630712" name="Picture">
+                  <wp:docPr id="1962390795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095630712" name="Picture"/>
+                          <pic:cNvPr id="1962390795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818848084" name="Picture">
+                  <wp:docPr id="760373874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818848084" name="Picture"/>
+                          <pic:cNvPr id="760373874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037430637" name="Picture">
+                  <wp:docPr id="1560155486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037430637" name="Picture"/>
+                          <pic:cNvPr id="1560155486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16516,57 +16516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429957233" name="Picture">
+                  <wp:docPr id="2113056960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429957233" name="Picture"/>
+                          <pic:cNvPr id="2113056960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17678,57 +17678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616281333" name="Picture">
+                        <wp:docPr id="184011047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616281333" name="Picture"/>
+                                <pic:cNvPr id="184011047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18653,57 +18653,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104684226" name="Picture">
+                        <wp:docPr id="188301951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104684226" name="Picture"/>
+                                <pic:cNvPr id="188301951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20052,57 +20052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573771084" name="Picture">
+                  <wp:docPr id="74158053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573771084" name="Picture"/>
+                          <pic:cNvPr id="74158053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20141,57 +20141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572017667" name="Picture">
+                  <wp:docPr id="1166024621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572017667" name="Picture"/>
+                          <pic:cNvPr id="1166024621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20794,57 +20794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487060196" name="Picture">
+                  <wp:docPr id="1660071599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487060196" name="Picture"/>
+                          <pic:cNvPr id="1660071599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21819,57 +21819,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307769315" name="Picture">
+                  <wp:docPr id="191800623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307769315" name="Picture"/>
+                          <pic:cNvPr id="191800623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21922,57 +21922,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98620141" name="Picture">
+                  <wp:docPr id="632336251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98620141" name="Picture"/>
+                          <pic:cNvPr id="632336251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23314,57 +23314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729529281" name="Picture">
+                  <wp:docPr id="1955600598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729529281" name="Picture"/>
+                          <pic:cNvPr id="1955600598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24503,57 +24503,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1668727298" name="Picture">
+                        <wp:docPr id="1385990309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1668727298" name="Picture"/>
+                                <pic:cNvPr id="1385990309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26355,57 +26355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181147640" name="Picture">
+                  <wp:docPr id="790539245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181147640" name="Picture"/>
+                          <pic:cNvPr id="790539245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26444,57 +26444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635102964" name="Picture">
+                  <wp:docPr id="573828958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635102964" name="Picture"/>
+                          <pic:cNvPr id="573828958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27088,57 +27088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877004810" name="Picture">
+                  <wp:docPr id="341606941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877004810" name="Picture"/>
+                          <pic:cNvPr id="341606941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28086,57 +28086,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138066735" name="Picture">
+                  <wp:docPr id="146544058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138066735" name="Picture"/>
+                          <pic:cNvPr id="146544058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28189,57 +28189,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327865464" name="Picture">
+                  <wp:docPr id="1098244643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327865464" name="Picture"/>
+                          <pic:cNvPr id="1098244643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29566,57 +29566,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977895912" name="Picture">
+                  <wp:docPr id="2002478980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977895912" name="Picture"/>
+                          <pic:cNvPr id="2002478980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30709,57 +30709,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1648644161" name="Picture">
+                        <wp:docPr id="1644903548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1648644161" name="Picture"/>
+                                <pic:cNvPr id="1644903548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32070,57 +32070,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351587104" name="Picture">
+                  <wp:docPr id="1312817406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351587104" name="Picture"/>
+                          <pic:cNvPr id="1312817406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32159,57 +32159,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180561840" name="Picture">
+                  <wp:docPr id="1480205015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180561840" name="Picture"/>
+                          <pic:cNvPr id="1480205015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32803,57 +32803,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939262729" name="Picture">
+                  <wp:docPr id="1016217781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939262729" name="Picture"/>
+                          <pic:cNvPr id="1016217781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33801,57 +33801,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413743406" name="Picture">
+                  <wp:docPr id="1652889411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413743406" name="Picture"/>
+                          <pic:cNvPr id="1652889411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33904,57 +33904,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953574856" name="Picture">
+                  <wp:docPr id="143121914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953574856" name="Picture"/>
+                          <pic:cNvPr id="143121914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35283,57 +35283,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392450497" name="Picture">
+                  <wp:docPr id="518721275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392450497" name="Picture"/>
+                          <pic:cNvPr id="518721275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36417,57 +36417,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="989016578" name="Picture">
+                        <wp:docPr id="1242961905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="989016578" name="Picture"/>
+                                <pic:cNvPr id="1242961905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37442,57 +37442,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="161185913" name="Picture">
+                        <wp:docPr id="1262144418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="161185913" name="Picture"/>
+                                <pic:cNvPr id="1262144418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38914,57 +38914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719044714" name="Picture">
+                  <wp:docPr id="837412011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719044714" name="Picture"/>
+                          <pic:cNvPr id="837412011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39003,57 +39003,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060412632" name="Picture">
+                  <wp:docPr id="1609510588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060412632" name="Picture"/>
+                          <pic:cNvPr id="1609510588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39647,57 +39647,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276347577" name="Picture">
+                  <wp:docPr id="906710529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276347577" name="Picture"/>
+                          <pic:cNvPr id="906710529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40645,57 +40645,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184976693" name="Picture">
+                  <wp:docPr id="991434586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184976693" name="Picture"/>
+                          <pic:cNvPr id="991434586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40748,57 +40748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610902306" name="Picture">
+                  <wp:docPr id="667361426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610902306" name="Picture"/>
+                          <pic:cNvPr id="667361426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42125,57 +42125,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440551923" name="Picture">
+                  <wp:docPr id="33283466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440551923" name="Picture"/>
+                          <pic:cNvPr id="33283466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43268,57 +43268,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238000860" name="Picture">
+                        <wp:docPr id="1413601255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238000860" name="Picture"/>
+                                <pic:cNvPr id="1413601255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44539,57 +44539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414649969" name="Picture">
+                  <wp:docPr id="313233110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414649969" name="Picture"/>
+                          <pic:cNvPr id="313233110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44619,57 +44619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988518852" name="Picture">
+                  <wp:docPr id="241885000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988518852" name="Picture"/>
+                          <pic:cNvPr id="241885000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45098,57 +45098,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571081782" name="Picture">
+                  <wp:docPr id="2129934654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571081782" name="Picture"/>
+                          <pic:cNvPr id="2129934654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46833,57 +46833,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047263416" name="Picture">
+                  <wp:docPr id="880432426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047263416" name="Picture"/>
+                          <pic:cNvPr id="880432426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46904,57 +46904,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487434504" name="Picture">
+                  <wp:docPr id="1815239794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487434504" name="Picture"/>
+                          <pic:cNvPr id="1815239794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47318,57 +47318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587649877" name="Picture">
+                  <wp:docPr id="860927235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587649877" name="Picture"/>
+                          <pic:cNvPr id="860927235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>