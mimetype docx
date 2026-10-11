--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162959589" name="Picture">
+                  <wp:docPr id="78458288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162959589" name="Picture"/>
+                          <pic:cNvPr id="78458288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44419304" name="Picture">
+                  <wp:docPr id="1336241209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44419304" name="Picture"/>
+                          <pic:cNvPr id="1336241209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879961987" name="Picture">
+                        <wp:docPr id="52507017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879961987" name="Picture"/>
+                                <pic:cNvPr id="52507017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749556484" name="Picture">
+                  <wp:docPr id="1381611842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749556484" name="Picture"/>
+                          <pic:cNvPr id="1381611842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191898432" name="Picture">
+                  <wp:docPr id="1105203400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191898432" name="Picture"/>
+                          <pic:cNvPr id="1105203400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145186782" name="Picture">
+                  <wp:docPr id="834898188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145186782" name="Picture"/>
+                          <pic:cNvPr id="834898188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848047898" name="Picture">
+                  <wp:docPr id="213535201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848047898" name="Picture"/>
+                          <pic:cNvPr id="213535201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647613988" name="Picture">
+                  <wp:docPr id="1231098888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647613988" name="Picture"/>
+                          <pic:cNvPr id="1231098888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806332176" name="Picture">
+                        <wp:docPr id="719123076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806332176" name="Picture"/>
+                                <pic:cNvPr id="719123076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431644160" name="Picture">
+                        <wp:docPr id="1109815225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431644160" name="Picture"/>
+                                <pic:cNvPr id="1109815225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663238308" name="Picture">
+                        <wp:docPr id="1055072359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663238308" name="Picture"/>
+                                <pic:cNvPr id="1055072359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051435925" name="Picture">
+                        <wp:docPr id="387442038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051435925" name="Picture"/>
+                                <pic:cNvPr id="387442038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1858939906" name="Picture">
+                        <wp:docPr id="1467911268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1858939906" name="Picture"/>
+                                <pic:cNvPr id="1467911268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="301514125" name="Picture">
+                        <wp:docPr id="1364944758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="301514125" name="Picture"/>
+                                <pic:cNvPr id="1364944758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380912789" name="Picture">
+                        <wp:docPr id="965415740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380912789" name="Picture"/>
+                                <pic:cNvPr id="965415740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439683278" name="Picture">
+                        <wp:docPr id="1648188306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439683278" name="Picture"/>
+                                <pic:cNvPr id="1648188306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932745644" name="Picture">
+                        <wp:docPr id="884534100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932745644" name="Picture"/>
+                                <pic:cNvPr id="884534100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054467866" name="Picture">
+                        <wp:docPr id="331676738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054467866" name="Picture"/>
+                                <pic:cNvPr id="331676738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385859972" name="Picture">
+                        <wp:docPr id="1452546487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385859972" name="Picture"/>
+                                <pic:cNvPr id="1452546487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430431478" name="Picture">
+                        <wp:docPr id="723838406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430431478" name="Picture"/>
+                                <pic:cNvPr id="723838406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1979282210" name="Picture">
+                        <wp:docPr id="598447074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1979282210" name="Picture"/>
+                                <pic:cNvPr id="598447074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965533918" name="Picture">
+                        <wp:docPr id="420530524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965533918" name="Picture"/>
+                                <pic:cNvPr id="420530524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612980828" name="Picture">
+                        <wp:docPr id="1020598888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612980828" name="Picture"/>
+                                <pic:cNvPr id="1020598888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627574943" name="Picture">
+                  <wp:docPr id="1506355549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627574943" name="Picture"/>
+                          <pic:cNvPr id="1506355549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351950859" name="Picture">
+                  <wp:docPr id="451651924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351950859" name="Picture"/>
+                          <pic:cNvPr id="451651924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830990521" name="Picture">
+                  <wp:docPr id="668080033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830990521" name="Picture"/>
+                          <pic:cNvPr id="668080033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075977072" name="Picture">
+                  <wp:docPr id="2055181624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075977072" name="Picture"/>
+                          <pic:cNvPr id="2055181624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106195833" name="Picture">
+                  <wp:docPr id="1720549769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106195833" name="Picture"/>
+                          <pic:cNvPr id="1720549769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37807179" name="Picture">
+                  <wp:docPr id="784314221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37807179" name="Picture"/>
+                          <pic:cNvPr id="784314221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534608149" name="Picture">
+                        <wp:docPr id="1672841310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534608149" name="Picture"/>
+                                <pic:cNvPr id="1672841310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18523,57 +18523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052589617" name="Picture">
+                        <wp:docPr id="1621842632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052589617" name="Picture"/>
+                                <pic:cNvPr id="1621842632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19997,57 +19997,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59421611" name="Picture">
+                  <wp:docPr id="764293332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59421611" name="Picture"/>
+                          <pic:cNvPr id="764293332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20086,57 +20086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21325668" name="Picture">
+                  <wp:docPr id="472647241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21325668" name="Picture"/>
+                          <pic:cNvPr id="472647241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20730,57 +20730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457425867" name="Picture">
+                  <wp:docPr id="652960286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457425867" name="Picture"/>
+                          <pic:cNvPr id="652960286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21728,57 +21728,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590159658" name="Picture">
+                  <wp:docPr id="1105550230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590159658" name="Picture"/>
+                          <pic:cNvPr id="1105550230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21831,57 +21831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255170211" name="Picture">
+                  <wp:docPr id="1063902307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255170211" name="Picture"/>
+                          <pic:cNvPr id="1063902307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23212,57 +23212,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183297837" name="Picture">
+                  <wp:docPr id="967147705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183297837" name="Picture"/>
+                          <pic:cNvPr id="967147705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24374,57 +24374,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353608371" name="Picture">
+                        <wp:docPr id="413014677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353608371" name="Picture"/>
+                                <pic:cNvPr id="413014677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25349,57 +25349,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71139288" name="Picture">
+                        <wp:docPr id="953206623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71139288" name="Picture"/>
+                                <pic:cNvPr id="953206623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204690390" name="Picture">
+                  <wp:docPr id="1358051426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204690390" name="Picture"/>
+                          <pic:cNvPr id="1358051426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26827,57 +26827,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350964212" name="Picture">
+                  <wp:docPr id="1076311646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350964212" name="Picture"/>
+                          <pic:cNvPr id="1076311646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27471,57 +27471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050542321" name="Picture">
+                  <wp:docPr id="375599205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050542321" name="Picture"/>
+                          <pic:cNvPr id="375599205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28469,57 +28469,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722284101" name="Picture">
+                  <wp:docPr id="140147395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722284101" name="Picture"/>
+                          <pic:cNvPr id="140147395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28572,57 +28572,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400702368" name="Picture">
+                  <wp:docPr id="786119781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400702368" name="Picture"/>
+                          <pic:cNvPr id="786119781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29949,57 +29949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376380604" name="Picture">
+                  <wp:docPr id="1146217292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376380604" name="Picture"/>
+                          <pic:cNvPr id="1146217292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31092,57 +31092,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693756636" name="Picture">
+                        <wp:docPr id="843103257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693756636" name="Picture"/>
+                                <pic:cNvPr id="843103257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32453,57 +32453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888720717" name="Picture">
+                  <wp:docPr id="2042651294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888720717" name="Picture"/>
+                          <pic:cNvPr id="2042651294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32542,57 +32542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210878691" name="Picture">
+                  <wp:docPr id="1009135982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210878691" name="Picture"/>
+                          <pic:cNvPr id="1009135982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33186,57 +33186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289838766" name="Picture">
+                  <wp:docPr id="1386652276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289838766" name="Picture"/>
+                          <pic:cNvPr id="1386652276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34184,57 +34184,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94549054" name="Picture">
+                  <wp:docPr id="458274286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94549054" name="Picture"/>
+                          <pic:cNvPr id="458274286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34287,57 +34287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788178715" name="Picture">
+                  <wp:docPr id="261573490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788178715" name="Picture"/>
+                          <pic:cNvPr id="261573490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35666,57 +35666,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024396478" name="Picture">
+                  <wp:docPr id="781688608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024396478" name="Picture"/>
+                          <pic:cNvPr id="781688608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36819,57 +36819,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655142416" name="Picture">
+                        <wp:docPr id="894024465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655142416" name="Picture"/>
+                                <pic:cNvPr id="894024465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38291,57 +38291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287735913" name="Picture">
+                  <wp:docPr id="657804295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287735913" name="Picture"/>
+                          <pic:cNvPr id="657804295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38380,57 +38380,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53029617" name="Picture">
+                  <wp:docPr id="1214122495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53029617" name="Picture"/>
+                          <pic:cNvPr id="1214122495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39024,57 +39024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105790605" name="Picture">
+                  <wp:docPr id="193986364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105790605" name="Picture"/>
+                          <pic:cNvPr id="193986364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40022,57 +40022,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617681294" name="Picture">
+                  <wp:docPr id="1943095873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617681294" name="Picture"/>
+                          <pic:cNvPr id="1943095873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40125,57 +40125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469498386" name="Picture">
+                  <wp:docPr id="429123937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469498386" name="Picture"/>
+                          <pic:cNvPr id="429123937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41502,57 +41502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127034077" name="Picture">
+                  <wp:docPr id="1595101584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127034077" name="Picture"/>
+                          <pic:cNvPr id="1595101584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42645,57 +42645,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051055139" name="Picture">
+                        <wp:docPr id="449258940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051055139" name="Picture"/>
+                                <pic:cNvPr id="449258940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43866,57 +43866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340024558" name="Picture">
+                  <wp:docPr id="1604155557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340024558" name="Picture"/>
+                          <pic:cNvPr id="1604155557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43937,57 +43937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618847166" name="Picture">
+                  <wp:docPr id="1836962391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618847166" name="Picture"/>
+                          <pic:cNvPr id="1836962391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44351,57 +44351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946259566" name="Picture">
+                  <wp:docPr id="652278200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946259566" name="Picture"/>
+                          <pic:cNvPr id="652278200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>