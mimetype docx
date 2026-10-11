--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400921384" name="Picture">
+                  <wp:docPr id="131908341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400921384" name="Picture"/>
+                          <pic:cNvPr id="131908341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193698182" name="Picture">
+                  <wp:docPr id="1465381104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193698182" name="Picture"/>
+                          <pic:cNvPr id="1465381104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740135526" name="Picture">
+                        <wp:docPr id="1846832683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740135526" name="Picture"/>
+                                <pic:cNvPr id="1846832683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070152748" name="Picture">
+                  <wp:docPr id="362284591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070152748" name="Picture"/>
+                          <pic:cNvPr id="362284591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747502426" name="Picture">
+                  <wp:docPr id="1429320163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747502426" name="Picture"/>
+                          <pic:cNvPr id="1429320163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95547876" name="Picture">
+                  <wp:docPr id="726391924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95547876" name="Picture"/>
+                          <pic:cNvPr id="726391924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275580912" name="Picture">
+                  <wp:docPr id="1651635100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275580912" name="Picture"/>
+                          <pic:cNvPr id="1651635100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378065848" name="Picture">
+                  <wp:docPr id="506786138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378065848" name="Picture"/>
+                          <pic:cNvPr id="506786138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561423914" name="Picture">
+                        <wp:docPr id="622485936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561423914" name="Picture"/>
+                                <pic:cNvPr id="622485936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134007725" name="Picture">
+                        <wp:docPr id="1754828190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134007725" name="Picture"/>
+                                <pic:cNvPr id="1754828190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069352903" name="Picture">
+                        <wp:docPr id="1788245664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069352903" name="Picture"/>
+                                <pic:cNvPr id="1788245664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452750273" name="Picture">
+                        <wp:docPr id="1925217409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452750273" name="Picture"/>
+                                <pic:cNvPr id="1925217409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62479078" name="Picture">
+                        <wp:docPr id="682622712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62479078" name="Picture"/>
+                                <pic:cNvPr id="682622712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826550583" name="Picture">
+                        <wp:docPr id="290816522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826550583" name="Picture"/>
+                                <pic:cNvPr id="290816522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762802596" name="Picture">
+                        <wp:docPr id="2116653618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762802596" name="Picture"/>
+                                <pic:cNvPr id="2116653618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977188581" name="Picture">
+                        <wp:docPr id="1032628777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977188581" name="Picture"/>
+                                <pic:cNvPr id="1032628777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456095288" name="Picture">
+                        <wp:docPr id="2131794920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456095288" name="Picture"/>
+                                <pic:cNvPr id="2131794920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718588910" name="Picture">
+                        <wp:docPr id="869753223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718588910" name="Picture"/>
+                                <pic:cNvPr id="869753223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527937661" name="Picture">
+                        <wp:docPr id="1421584011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527937661" name="Picture"/>
+                                <pic:cNvPr id="1421584011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898905836" name="Picture">
+                        <wp:docPr id="1495756760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898905836" name="Picture"/>
+                                <pic:cNvPr id="1495756760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1213573924" name="Picture">
+                        <wp:docPr id="1954637580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1213573924" name="Picture"/>
+                                <pic:cNvPr id="1954637580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63745806" name="Picture">
+                        <wp:docPr id="384739955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63745806" name="Picture"/>
+                                <pic:cNvPr id="384739955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192554892" name="Picture">
+                        <wp:docPr id="530284844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192554892" name="Picture"/>
+                                <pic:cNvPr id="530284844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846608310" name="Picture">
+                  <wp:docPr id="1410081133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846608310" name="Picture"/>
+                          <pic:cNvPr id="1410081133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988901766" name="Picture">
+                  <wp:docPr id="1882185030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988901766" name="Picture"/>
+                          <pic:cNvPr id="1882185030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584984948" name="Picture">
+                  <wp:docPr id="1908380928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584984948" name="Picture"/>
+                          <pic:cNvPr id="1908380928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524376753" name="Picture">
+                  <wp:docPr id="1441573404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524376753" name="Picture"/>
+                          <pic:cNvPr id="1441573404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021201972" name="Picture">
+                  <wp:docPr id="2038942503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021201972" name="Picture"/>
+                          <pic:cNvPr id="2038942503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627463004" name="Picture">
+                  <wp:docPr id="883467478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627463004" name="Picture"/>
+                          <pic:cNvPr id="883467478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540311602" name="Picture">
+                        <wp:docPr id="1082072245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540311602" name="Picture"/>
+                                <pic:cNvPr id="1082072245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378369862" name="Picture">
+                  <wp:docPr id="1295251453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378369862" name="Picture"/>
+                          <pic:cNvPr id="1295251453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367111431" name="Picture">
+                  <wp:docPr id="24821150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367111431" name="Picture"/>
+                          <pic:cNvPr id="24821150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883449792" name="Picture">
+                  <wp:docPr id="962106288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883449792" name="Picture"/>
+                          <pic:cNvPr id="962106288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130063188" name="Picture">
+                  <wp:docPr id="97706933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130063188" name="Picture"/>
+                          <pic:cNvPr id="97706933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783894924" name="Picture">
+                  <wp:docPr id="1906071260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783894924" name="Picture"/>
+                          <pic:cNvPr id="1906071260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955710189" name="Picture">
+                  <wp:docPr id="1819168801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955710189" name="Picture"/>
+                          <pic:cNvPr id="1819168801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="860695997" name="Picture">
+                        <wp:docPr id="84149160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="860695997" name="Picture"/>
+                                <pic:cNvPr id="84149160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21084424" name="Picture">
+                        <wp:docPr id="204931057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21084424" name="Picture"/>
+                                <pic:cNvPr id="204931057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029456358" name="Picture">
+                  <wp:docPr id="773662331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029456358" name="Picture"/>
+                          <pic:cNvPr id="773662331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164210657" name="Picture">
+                  <wp:docPr id="758775392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164210657" name="Picture"/>
+                          <pic:cNvPr id="758775392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691650876" name="Picture">
+                  <wp:docPr id="732451121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691650876" name="Picture"/>
+                          <pic:cNvPr id="732451121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725134795" name="Picture">
+                  <wp:docPr id="161113309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725134795" name="Picture"/>
+                          <pic:cNvPr id="161113309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383922556" name="Picture">
+                  <wp:docPr id="1754397921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383922556" name="Picture"/>
+                          <pic:cNvPr id="1754397921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211155991" name="Picture">
+                  <wp:docPr id="1667790077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211155991" name="Picture"/>
+                          <pic:cNvPr id="1667790077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945882345" name="Picture">
+                        <wp:docPr id="1954162257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945882345" name="Picture"/>
+                                <pic:cNvPr id="1954162257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32169330" name="Picture">
+                  <wp:docPr id="527666810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32169330" name="Picture"/>
+                          <pic:cNvPr id="527666810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80116846" name="Picture">
+                  <wp:docPr id="1761710196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80116846" name="Picture"/>
+                          <pic:cNvPr id="1761710196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694646425" name="Picture">
+                  <wp:docPr id="1290566571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694646425" name="Picture"/>
+                          <pic:cNvPr id="1290566571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563127247" name="Picture">
+                  <wp:docPr id="274245634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563127247" name="Picture"/>
+                          <pic:cNvPr id="274245634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926135392" name="Picture">
+                  <wp:docPr id="1022991293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926135392" name="Picture"/>
+                          <pic:cNvPr id="1022991293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875009961" name="Picture">
+                  <wp:docPr id="573860909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875009961" name="Picture"/>
+                          <pic:cNvPr id="573860909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071156012" name="Picture">
+                        <wp:docPr id="122118569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071156012" name="Picture"/>
+                                <pic:cNvPr id="122118569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450019105" name="Picture">
+                  <wp:docPr id="255059423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450019105" name="Picture"/>
+                          <pic:cNvPr id="255059423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764930347" name="Picture">
+                  <wp:docPr id="868587449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764930347" name="Picture"/>
+                          <pic:cNvPr id="868587449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901125900" name="Picture">
+                  <wp:docPr id="751460809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901125900" name="Picture"/>
+                          <pic:cNvPr id="751460809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573301850" name="Picture">
+                  <wp:docPr id="679486881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573301850" name="Picture"/>
+                          <pic:cNvPr id="679486881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220727777" name="Picture">
+                  <wp:docPr id="950142877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220727777" name="Picture"/>
+                          <pic:cNvPr id="950142877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41616,51 +41616,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">8 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">10 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -42034,57 +42034,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983222843" name="Picture">
+                  <wp:docPr id="693769218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983222843" name="Picture"/>
+                          <pic:cNvPr id="693769218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43243,57 +43243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074914666" name="Picture">
+                  <wp:docPr id="1908538488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074914666" name="Picture"/>
+                          <pic:cNvPr id="1908538488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43323,57 +43323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517491762" name="Picture">
+                  <wp:docPr id="730650738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517491762" name="Picture"/>
+                          <pic:cNvPr id="730650738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43829,57 +43829,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504855379" name="Picture">
+                  <wp:docPr id="1677155405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504855379" name="Picture"/>
+                          <pic:cNvPr id="1677155405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45947,57 +45947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112877416" name="Picture">
+                  <wp:docPr id="1112666667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112877416" name="Picture"/>
+                          <pic:cNvPr id="1112666667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46027,57 +46027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244268900" name="Picture">
+                  <wp:docPr id="783389425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244268900" name="Picture"/>
+                          <pic:cNvPr id="783389425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46515,57 +46515,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257207630" name="Picture">
+                  <wp:docPr id="1288088266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257207630" name="Picture"/>
+                          <pic:cNvPr id="1288088266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47366,51 +47366,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">10 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -47935,248 +47935,564 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3853802" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3853802</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DLI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3853439" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3853439</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cabine de peinture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3853438" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3853438</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail des métaux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3852436" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail des métaux</w:t>
+              <w:t xml:space="preserve">SSP3852436</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extraction de houille</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
@@ -48828,51 +49144,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="9180"/>
+          <w:trHeight w:hRule="exact" w:val="8700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>