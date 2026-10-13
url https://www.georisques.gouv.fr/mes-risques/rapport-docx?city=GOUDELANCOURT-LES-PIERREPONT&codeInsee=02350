--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47563409" name="Picture">
+                  <wp:docPr id="1088286129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47563409" name="Picture"/>
+                          <pic:cNvPr id="1088286129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733214489" name="Picture">
+                  <wp:docPr id="715277853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733214489" name="Picture"/>
+                          <pic:cNvPr id="715277853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1309754702" name="Picture">
+                        <wp:docPr id="1282919126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1309754702" name="Picture"/>
+                                <pic:cNvPr id="1282919126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983504691" name="Picture">
+                  <wp:docPr id="155094773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983504691" name="Picture"/>
+                          <pic:cNvPr id="155094773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804912823" name="Picture">
+                  <wp:docPr id="231781513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804912823" name="Picture"/>
+                          <pic:cNvPr id="231781513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431533339" name="Picture">
+                  <wp:docPr id="879170575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431533339" name="Picture"/>
+                          <pic:cNvPr id="879170575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099683384" name="Picture">
+                  <wp:docPr id="923471549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099683384" name="Picture"/>
+                          <pic:cNvPr id="923471549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660989950" name="Picture">
+                  <wp:docPr id="1643471473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660989950" name="Picture"/>
+                          <pic:cNvPr id="1643471473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143280217" name="Picture">
+                        <wp:docPr id="911306931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143280217" name="Picture"/>
+                                <pic:cNvPr id="911306931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74300772" name="Picture">
+                        <wp:docPr id="1882986935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74300772" name="Picture"/>
+                                <pic:cNvPr id="1882986935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920496531" name="Picture">
+                        <wp:docPr id="1357344958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920496531" name="Picture"/>
+                                <pic:cNvPr id="1357344958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890260144" name="Picture">
+                        <wp:docPr id="692150275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890260144" name="Picture"/>
+                                <pic:cNvPr id="692150275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127499908" name="Picture">
+                        <wp:docPr id="1371097624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127499908" name="Picture"/>
+                                <pic:cNvPr id="1371097624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599381312" name="Picture">
+                        <wp:docPr id="277920020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599381312" name="Picture"/>
+                                <pic:cNvPr id="277920020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201352467" name="Picture">
+                        <wp:docPr id="992934170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201352467" name="Picture"/>
+                                <pic:cNvPr id="992934170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652123337" name="Picture">
+                        <wp:docPr id="204872676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652123337" name="Picture"/>
+                                <pic:cNvPr id="204872676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739357416" name="Picture">
+                        <wp:docPr id="121207503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739357416" name="Picture"/>
+                                <pic:cNvPr id="121207503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="650728819" name="Picture">
+                        <wp:docPr id="1431548596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="650728819" name="Picture"/>
+                                <pic:cNvPr id="1431548596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545387688" name="Picture">
+                        <wp:docPr id="1009146136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545387688" name="Picture"/>
+                                <pic:cNvPr id="1009146136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251399090" name="Picture">
+                        <wp:docPr id="124308075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251399090" name="Picture"/>
+                                <pic:cNvPr id="124308075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690606341" name="Picture">
+                  <wp:docPr id="85852213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690606341" name="Picture"/>
+                          <pic:cNvPr id="85852213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332159382" name="Picture">
+                  <wp:docPr id="1999302570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332159382" name="Picture"/>
+                          <pic:cNvPr id="1999302570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489252056" name="Picture">
+                  <wp:docPr id="785116962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489252056" name="Picture"/>
+                          <pic:cNvPr id="785116962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324561917" name="Picture">
+                  <wp:docPr id="1810254812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324561917" name="Picture"/>
+                          <pic:cNvPr id="1810254812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260692621" name="Picture">
+                  <wp:docPr id="2029136210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260692621" name="Picture"/>
+                          <pic:cNvPr id="2029136210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056392138" name="Picture">
+                  <wp:docPr id="338256924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056392138" name="Picture"/>
+                          <pic:cNvPr id="338256924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782828640" name="Picture">
+                        <wp:docPr id="2044754334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782828640" name="Picture"/>
+                                <pic:cNvPr id="2044754334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900523004" name="Picture">
+                  <wp:docPr id="314132265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900523004" name="Picture"/>
+                          <pic:cNvPr id="314132265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075365033" name="Picture">
+                  <wp:docPr id="1874611283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075365033" name="Picture"/>
+                          <pic:cNvPr id="1874611283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492773307" name="Picture">
+                  <wp:docPr id="359326899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492773307" name="Picture"/>
+                          <pic:cNvPr id="359326899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223086055" name="Picture">
+                  <wp:docPr id="62416525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223086055" name="Picture"/>
+                          <pic:cNvPr id="62416525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050313963" name="Picture">
+                  <wp:docPr id="52732431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050313963" name="Picture"/>
+                          <pic:cNvPr id="52732431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141897830" name="Picture">
+                  <wp:docPr id="10161833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141897830" name="Picture"/>
+                          <pic:cNvPr id="10161833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258026808" name="Picture">
+                        <wp:docPr id="1154167577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258026808" name="Picture"/>
+                                <pic:cNvPr id="1154167577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775342770" name="Picture">
+                  <wp:docPr id="477991791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775342770" name="Picture"/>
+                          <pic:cNvPr id="477991791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072170586" name="Picture">
+                  <wp:docPr id="774958675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072170586" name="Picture"/>
+                          <pic:cNvPr id="774958675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473287544" name="Picture">
+                  <wp:docPr id="2001969090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473287544" name="Picture"/>
+                          <pic:cNvPr id="2001969090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212356902" name="Picture">
+                  <wp:docPr id="1534499823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212356902" name="Picture"/>
+                          <pic:cNvPr id="1534499823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603082096" name="Picture">
+                  <wp:docPr id="1112268708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603082096" name="Picture"/>
+                          <pic:cNvPr id="1112268708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357849772" name="Picture">
+                  <wp:docPr id="405391255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357849772" name="Picture"/>
+                          <pic:cNvPr id="405391255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524387603" name="Picture">
+                        <wp:docPr id="1826561732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524387603" name="Picture"/>
+                                <pic:cNvPr id="1826561732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678903149" name="Picture">
+                  <wp:docPr id="983333303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678903149" name="Picture"/>
+                          <pic:cNvPr id="983333303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627098483" name="Picture">
+                  <wp:docPr id="577361640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627098483" name="Picture"/>
+                          <pic:cNvPr id="577361640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727931357" name="Picture">
+                  <wp:docPr id="1624940826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727931357" name="Picture"/>
+                          <pic:cNvPr id="1624940826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249727918" name="Picture">
+                  <wp:docPr id="1027837596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249727918" name="Picture"/>
+                          <pic:cNvPr id="1027837596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360183604" name="Picture">
+                  <wp:docPr id="1634564405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360183604" name="Picture"/>
+                          <pic:cNvPr id="1634564405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980233678" name="Picture">
+                  <wp:docPr id="630934361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980233678" name="Picture"/>
+                          <pic:cNvPr id="630934361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281232074" name="Picture">
+                        <wp:docPr id="882710664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281232074" name="Picture"/>
+                                <pic:cNvPr id="882710664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125322305" name="Picture">
+                  <wp:docPr id="1260608705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125322305" name="Picture"/>
+                          <pic:cNvPr id="1260608705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509129568" name="Picture">
+                  <wp:docPr id="1296100081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509129568" name="Picture"/>
+                          <pic:cNvPr id="1296100081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439135805" name="Picture">
+                  <wp:docPr id="2101024520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439135805" name="Picture"/>
+                          <pic:cNvPr id="2101024520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>