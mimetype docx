--- v1 (2026-10-13)
+++ v2 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088286129" name="Picture">
+                  <wp:docPr id="1437801857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088286129" name="Picture"/>
+                          <pic:cNvPr id="1437801857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715277853" name="Picture">
+                  <wp:docPr id="1927628180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715277853" name="Picture"/>
+                          <pic:cNvPr id="1927628180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282919126" name="Picture">
+                        <wp:docPr id="338617841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282919126" name="Picture"/>
+                                <pic:cNvPr id="338617841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155094773" name="Picture">
+                  <wp:docPr id="534592323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155094773" name="Picture"/>
+                          <pic:cNvPr id="534592323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231781513" name="Picture">
+                  <wp:docPr id="1409491416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231781513" name="Picture"/>
+                          <pic:cNvPr id="1409491416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879170575" name="Picture">
+                  <wp:docPr id="801076696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879170575" name="Picture"/>
+                          <pic:cNvPr id="801076696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923471549" name="Picture">
+                  <wp:docPr id="1517067279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923471549" name="Picture"/>
+                          <pic:cNvPr id="1517067279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643471473" name="Picture">
+                  <wp:docPr id="1734279025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643471473" name="Picture"/>
+                          <pic:cNvPr id="1734279025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911306931" name="Picture">
+                        <wp:docPr id="755968447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911306931" name="Picture"/>
+                                <pic:cNvPr id="755968447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882986935" name="Picture">
+                        <wp:docPr id="1485588959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882986935" name="Picture"/>
+                                <pic:cNvPr id="1485588959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357344958" name="Picture">
+                        <wp:docPr id="1862423466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357344958" name="Picture"/>
+                                <pic:cNvPr id="1862423466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692150275" name="Picture">
+                        <wp:docPr id="27348609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692150275" name="Picture"/>
+                                <pic:cNvPr id="27348609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371097624" name="Picture">
+                        <wp:docPr id="1214039532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371097624" name="Picture"/>
+                                <pic:cNvPr id="1214039532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277920020" name="Picture">
+                        <wp:docPr id="2141503694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277920020" name="Picture"/>
+                                <pic:cNvPr id="2141503694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992934170" name="Picture">
+                        <wp:docPr id="1013936385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992934170" name="Picture"/>
+                                <pic:cNvPr id="1013936385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204872676" name="Picture">
+                        <wp:docPr id="1640530345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204872676" name="Picture"/>
+                                <pic:cNvPr id="1640530345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121207503" name="Picture">
+                        <wp:docPr id="1660773833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121207503" name="Picture"/>
+                                <pic:cNvPr id="1660773833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431548596" name="Picture">
+                        <wp:docPr id="798919028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431548596" name="Picture"/>
+                                <pic:cNvPr id="798919028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009146136" name="Picture">
+                        <wp:docPr id="1230530628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009146136" name="Picture"/>
+                                <pic:cNvPr id="1230530628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124308075" name="Picture">
+                        <wp:docPr id="1225533256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124308075" name="Picture"/>
+                                <pic:cNvPr id="1225533256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85852213" name="Picture">
+                  <wp:docPr id="1037348526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85852213" name="Picture"/>
+                          <pic:cNvPr id="1037348526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999302570" name="Picture">
+                  <wp:docPr id="1550050825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999302570" name="Picture"/>
+                          <pic:cNvPr id="1550050825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785116962" name="Picture">
+                  <wp:docPr id="1046760053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785116962" name="Picture"/>
+                          <pic:cNvPr id="1046760053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810254812" name="Picture">
+                  <wp:docPr id="448065777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810254812" name="Picture"/>
+                          <pic:cNvPr id="448065777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029136210" name="Picture">
+                  <wp:docPr id="564580114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029136210" name="Picture"/>
+                          <pic:cNvPr id="564580114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338256924" name="Picture">
+                  <wp:docPr id="1210399923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338256924" name="Picture"/>
+                          <pic:cNvPr id="1210399923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044754334" name="Picture">
+                        <wp:docPr id="630258622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044754334" name="Picture"/>
+                                <pic:cNvPr id="630258622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314132265" name="Picture">
+                  <wp:docPr id="1330205618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314132265" name="Picture"/>
+                          <pic:cNvPr id="1330205618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874611283" name="Picture">
+                  <wp:docPr id="405832586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874611283" name="Picture"/>
+                          <pic:cNvPr id="405832586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359326899" name="Picture">
+                  <wp:docPr id="979355193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359326899" name="Picture"/>
+                          <pic:cNvPr id="979355193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62416525" name="Picture">
+                  <wp:docPr id="1543883150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62416525" name="Picture"/>
+                          <pic:cNvPr id="1543883150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52732431" name="Picture">
+                  <wp:docPr id="971627772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52732431" name="Picture"/>
+                          <pic:cNvPr id="971627772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10161833" name="Picture">
+                  <wp:docPr id="1015744604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10161833" name="Picture"/>
+                          <pic:cNvPr id="1015744604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1154167577" name="Picture">
+                        <wp:docPr id="1487297966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1154167577" name="Picture"/>
+                                <pic:cNvPr id="1487297966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477991791" name="Picture">
+                  <wp:docPr id="1007380238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477991791" name="Picture"/>
+                          <pic:cNvPr id="1007380238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774958675" name="Picture">
+                  <wp:docPr id="974944310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774958675" name="Picture"/>
+                          <pic:cNvPr id="974944310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001969090" name="Picture">
+                  <wp:docPr id="807312419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001969090" name="Picture"/>
+                          <pic:cNvPr id="807312419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534499823" name="Picture">
+                  <wp:docPr id="95096025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534499823" name="Picture"/>
+                          <pic:cNvPr id="95096025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112268708" name="Picture">
+                  <wp:docPr id="2032264696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112268708" name="Picture"/>
+                          <pic:cNvPr id="2032264696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405391255" name="Picture">
+                  <wp:docPr id="2087415426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405391255" name="Picture"/>
+                          <pic:cNvPr id="2087415426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826561732" name="Picture">
+                        <wp:docPr id="596554055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826561732" name="Picture"/>
+                                <pic:cNvPr id="596554055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983333303" name="Picture">
+                  <wp:docPr id="70702282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983333303" name="Picture"/>
+                          <pic:cNvPr id="70702282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577361640" name="Picture">
+                  <wp:docPr id="350440276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577361640" name="Picture"/>
+                          <pic:cNvPr id="350440276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624940826" name="Picture">
+                  <wp:docPr id="219184301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624940826" name="Picture"/>
+                          <pic:cNvPr id="219184301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027837596" name="Picture">
+                  <wp:docPr id="631536683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027837596" name="Picture"/>
+                          <pic:cNvPr id="631536683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634564405" name="Picture">
+                  <wp:docPr id="437608392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634564405" name="Picture"/>
+                          <pic:cNvPr id="437608392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630934361" name="Picture">
+                  <wp:docPr id="882667248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630934361" name="Picture"/>
+                          <pic:cNvPr id="882667248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="882710664" name="Picture">
+                        <wp:docPr id="1994167064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="882710664" name="Picture"/>
+                                <pic:cNvPr id="1994167064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260608705" name="Picture">
+                  <wp:docPr id="559978717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260608705" name="Picture"/>
+                          <pic:cNvPr id="559978717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296100081" name="Picture">
+                  <wp:docPr id="435851881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296100081" name="Picture"/>
+                          <pic:cNvPr id="435851881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101024520" name="Picture">
+                  <wp:docPr id="824119081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101024520" name="Picture"/>
+                          <pic:cNvPr id="824119081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>