--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604629913" name="Picture">
+                  <wp:docPr id="213438171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604629913" name="Picture"/>
+                          <pic:cNvPr id="213438171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545765018" name="Picture">
+                  <wp:docPr id="828341115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545765018" name="Picture"/>
+                          <pic:cNvPr id="828341115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692827581" name="Picture">
+                        <wp:docPr id="1791567255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692827581" name="Picture"/>
+                                <pic:cNvPr id="1791567255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146386858" name="Picture">
+                  <wp:docPr id="92153549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146386858" name="Picture"/>
+                          <pic:cNvPr id="92153549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476830009" name="Picture">
+                  <wp:docPr id="747090264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476830009" name="Picture"/>
+                          <pic:cNvPr id="747090264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125234996" name="Picture">
+                  <wp:docPr id="1779205570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125234996" name="Picture"/>
+                          <pic:cNvPr id="1779205570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30603321" name="Picture">
+                  <wp:docPr id="19017991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30603321" name="Picture"/>
+                          <pic:cNvPr id="19017991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363268394" name="Picture">
+                  <wp:docPr id="1248378876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363268394" name="Picture"/>
+                          <pic:cNvPr id="1248378876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89097217" name="Picture">
+                        <wp:docPr id="298134099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89097217" name="Picture"/>
+                                <pic:cNvPr id="298134099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2043272135" name="Picture">
+                        <wp:docPr id="1408341228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2043272135" name="Picture"/>
+                                <pic:cNvPr id="1408341228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892966882" name="Picture">
+                        <wp:docPr id="1340123671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892966882" name="Picture"/>
+                                <pic:cNvPr id="1340123671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111133350" name="Picture">
+                        <wp:docPr id="446244629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111133350" name="Picture"/>
+                                <pic:cNvPr id="446244629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="326935530" name="Picture">
+                        <wp:docPr id="387803333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="326935530" name="Picture"/>
+                                <pic:cNvPr id="387803333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406872844" name="Picture">
+                        <wp:docPr id="1876008204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406872844" name="Picture"/>
+                                <pic:cNvPr id="1876008204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="215212354" name="Picture">
+                        <wp:docPr id="829684922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="215212354" name="Picture"/>
+                                <pic:cNvPr id="829684922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485786396" name="Picture">
+                        <wp:docPr id="1269260734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485786396" name="Picture"/>
+                                <pic:cNvPr id="1269260734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839532673" name="Picture">
+                        <wp:docPr id="390489613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839532673" name="Picture"/>
+                                <pic:cNvPr id="390489613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2009141" name="Picture">
+                        <wp:docPr id="1926155192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2009141" name="Picture"/>
+                                <pic:cNvPr id="1926155192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18884154" name="Picture">
+                        <wp:docPr id="2016996488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18884154" name="Picture"/>
+                                <pic:cNvPr id="2016996488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967113296" name="Picture">
+                        <wp:docPr id="1179284757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967113296" name="Picture"/>
+                                <pic:cNvPr id="1179284757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590254307" name="Picture">
+                        <wp:docPr id="1280492237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590254307" name="Picture"/>
+                                <pic:cNvPr id="1280492237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156061079" name="Picture">
+                        <wp:docPr id="1431074113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156061079" name="Picture"/>
+                                <pic:cNvPr id="1431074113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218227743" name="Picture">
+                        <wp:docPr id="570978520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218227743" name="Picture"/>
+                                <pic:cNvPr id="570978520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774723552" name="Picture">
+                  <wp:docPr id="637896064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774723552" name="Picture"/>
+                          <pic:cNvPr id="637896064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290347055" name="Picture">
+                  <wp:docPr id="102015046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290347055" name="Picture"/>
+                          <pic:cNvPr id="102015046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67345843" name="Picture">
+                  <wp:docPr id="519356660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67345843" name="Picture"/>
+                          <pic:cNvPr id="519356660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350364488" name="Picture">
+                  <wp:docPr id="221005545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350364488" name="Picture"/>
+                          <pic:cNvPr id="221005545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619180886" name="Picture">
+                  <wp:docPr id="361774212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619180886" name="Picture"/>
+                          <pic:cNvPr id="361774212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196974621" name="Picture">
+                  <wp:docPr id="215674341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196974621" name="Picture"/>
+                          <pic:cNvPr id="215674341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="555789454" name="Picture">
+                        <wp:docPr id="1241083645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="555789454" name="Picture"/>
+                                <pic:cNvPr id="1241083645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127333989" name="Picture">
+                  <wp:docPr id="1635505856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127333989" name="Picture"/>
+                          <pic:cNvPr id="1635505856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965360750" name="Picture">
+                  <wp:docPr id="1567080331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965360750" name="Picture"/>
+                          <pic:cNvPr id="1567080331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371902104" name="Picture">
+                  <wp:docPr id="1609280604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371902104" name="Picture"/>
+                          <pic:cNvPr id="1609280604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427569699" name="Picture">
+                  <wp:docPr id="1547805722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427569699" name="Picture"/>
+                          <pic:cNvPr id="1547805722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928461888" name="Picture">
+                  <wp:docPr id="1433911211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928461888" name="Picture"/>
+                          <pic:cNvPr id="1433911211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362389074" name="Picture">
+                  <wp:docPr id="1371962358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362389074" name="Picture"/>
+                          <pic:cNvPr id="1371962358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101130790" name="Picture">
+                        <wp:docPr id="490601980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101130790" name="Picture"/>
+                                <pic:cNvPr id="490601980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532473566" name="Picture">
+                  <wp:docPr id="1467892030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532473566" name="Picture"/>
+                          <pic:cNvPr id="1467892030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683465743" name="Picture">
+                  <wp:docPr id="424662599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683465743" name="Picture"/>
+                          <pic:cNvPr id="424662599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743185367" name="Picture">
+                  <wp:docPr id="603558206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743185367" name="Picture"/>
+                          <pic:cNvPr id="603558206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110244482" name="Picture">
+                  <wp:docPr id="490804197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110244482" name="Picture"/>
+                          <pic:cNvPr id="490804197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769009508" name="Picture">
+                  <wp:docPr id="124021328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769009508" name="Picture"/>
+                          <pic:cNvPr id="124021328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108087720" name="Picture">
+                  <wp:docPr id="755208370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108087720" name="Picture"/>
+                          <pic:cNvPr id="755208370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30957,57 +30957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104617996" name="Picture">
+                  <wp:docPr id="570676172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104617996" name="Picture"/>
+                          <pic:cNvPr id="570676172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31046,57 +31046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304203006" name="Picture">
+                  <wp:docPr id="322195774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304203006" name="Picture"/>
+                          <pic:cNvPr id="322195774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31690,57 +31690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103511872" name="Picture">
+                  <wp:docPr id="283870953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103511872" name="Picture"/>
+                          <pic:cNvPr id="283870953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32688,57 +32688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118402835" name="Picture">
+                  <wp:docPr id="1097556750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118402835" name="Picture"/>
+                          <pic:cNvPr id="1097556750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32791,57 +32791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405410264" name="Picture">
+                  <wp:docPr id="326806422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405410264" name="Picture"/>
+                          <pic:cNvPr id="326806422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169028746" name="Picture">
+                  <wp:docPr id="1694084833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169028746" name="Picture"/>
+                          <pic:cNvPr id="1694084833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35311,57 +35311,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1821088327" name="Picture">
+                        <wp:docPr id="115707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1821088327" name="Picture"/>
+                                <pic:cNvPr id="115707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36672,57 +36672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138016800" name="Picture">
+                  <wp:docPr id="698805180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138016800" name="Picture"/>
+                          <pic:cNvPr id="698805180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36761,57 +36761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642949554" name="Picture">
+                  <wp:docPr id="1194237804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642949554" name="Picture"/>
+                          <pic:cNvPr id="1194237804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37405,57 +37405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880368132" name="Picture">
+                  <wp:docPr id="1739191906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880368132" name="Picture"/>
+                          <pic:cNvPr id="1739191906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38403,57 +38403,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926946535" name="Picture">
+                  <wp:docPr id="1257036349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926946535" name="Picture"/>
+                          <pic:cNvPr id="1257036349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38506,57 +38506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552029517" name="Picture">
+                  <wp:docPr id="1654509169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552029517" name="Picture"/>
+                          <pic:cNvPr id="1654509169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097288727" name="Picture">
+                  <wp:docPr id="17003814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097288727" name="Picture"/>
+                          <pic:cNvPr id="17003814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41026,57 +41026,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192773889" name="Picture">
+                        <wp:docPr id="985559628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192773889" name="Picture"/>
+                                <pic:cNvPr id="985559628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42297,57 +42297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813997170" name="Picture">
+                  <wp:docPr id="1920218838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813997170" name="Picture"/>
+                          <pic:cNvPr id="1920218838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42377,57 +42377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54846135" name="Picture">
+                  <wp:docPr id="1361413387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54846135" name="Picture"/>
+                          <pic:cNvPr id="1361413387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42856,57 +42856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137116952" name="Picture">
+                  <wp:docPr id="316738921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137116952" name="Picture"/>
+                          <pic:cNvPr id="316738921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44494,57 +44494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30726004" name="Picture">
+                  <wp:docPr id="946266014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30726004" name="Picture"/>
+                          <pic:cNvPr id="946266014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44574,57 +44574,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375100232" name="Picture">
+                  <wp:docPr id="1448542658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375100232" name="Picture"/>
+                          <pic:cNvPr id="1448542658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45053,57 +45053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083649166" name="Picture">
+                  <wp:docPr id="1399807833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083649166" name="Picture"/>
+                          <pic:cNvPr id="1399807833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47628,57 +47628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491597079" name="Picture">
+                  <wp:docPr id="1900462884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491597079" name="Picture"/>
+                          <pic:cNvPr id="1900462884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47699,57 +47699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991493470" name="Picture">
+                  <wp:docPr id="527533535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991493470" name="Picture"/>
+                          <pic:cNvPr id="527533535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48113,57 +48113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223616821" name="Picture">
+                  <wp:docPr id="911049983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223616821" name="Picture"/>
+                          <pic:cNvPr id="911049983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>