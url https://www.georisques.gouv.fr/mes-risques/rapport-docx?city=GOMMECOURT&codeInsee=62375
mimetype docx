--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526012741" name="Picture">
+                  <wp:docPr id="1685693680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526012741" name="Picture"/>
+                          <pic:cNvPr id="1685693680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273707540" name="Picture">
+                  <wp:docPr id="1782179824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273707540" name="Picture"/>
+                          <pic:cNvPr id="1782179824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988674698" name="Picture">
+                        <wp:docPr id="189914354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988674698" name="Picture"/>
+                                <pic:cNvPr id="189914354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355638853" name="Picture">
+                  <wp:docPr id="278540236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355638853" name="Picture"/>
+                          <pic:cNvPr id="278540236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180753172" name="Picture">
+                  <wp:docPr id="186793235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180753172" name="Picture"/>
+                          <pic:cNvPr id="186793235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719837515" name="Picture">
+                  <wp:docPr id="312845752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719837515" name="Picture"/>
+                          <pic:cNvPr id="312845752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319960469" name="Picture">
+                  <wp:docPr id="1302299060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319960469" name="Picture"/>
+                          <pic:cNvPr id="1302299060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685392370" name="Picture">
+                  <wp:docPr id="121096840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685392370" name="Picture"/>
+                          <pic:cNvPr id="121096840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860311506" name="Picture">
+                        <wp:docPr id="1346535815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860311506" name="Picture"/>
+                                <pic:cNvPr id="1346535815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502446917" name="Picture">
+                        <wp:docPr id="1159165704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502446917" name="Picture"/>
+                                <pic:cNvPr id="1159165704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754615180" name="Picture">
+                        <wp:docPr id="1362964567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754615180" name="Picture"/>
+                                <pic:cNvPr id="1362964567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844444565" name="Picture">
+                        <wp:docPr id="1557156866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844444565" name="Picture"/>
+                                <pic:cNvPr id="1557156866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387863813" name="Picture">
+                        <wp:docPr id="705665980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387863813" name="Picture"/>
+                                <pic:cNvPr id="705665980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48587315" name="Picture">
+                        <wp:docPr id="465175949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48587315" name="Picture"/>
+                                <pic:cNvPr id="465175949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612869015" name="Picture">
+                        <wp:docPr id="1084618204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612869015" name="Picture"/>
+                                <pic:cNvPr id="1084618204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225919021" name="Picture">
+                        <wp:docPr id="505092278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225919021" name="Picture"/>
+                                <pic:cNvPr id="505092278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901866780" name="Picture">
+                        <wp:docPr id="902611568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901866780" name="Picture"/>
+                                <pic:cNvPr id="902611568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588738336" name="Picture">
+                        <wp:docPr id="679977652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588738336" name="Picture"/>
+                                <pic:cNvPr id="679977652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760470799" name="Picture">
+                        <wp:docPr id="726242118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760470799" name="Picture"/>
+                                <pic:cNvPr id="726242118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159134372" name="Picture">
+                        <wp:docPr id="1318554701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159134372" name="Picture"/>
+                                <pic:cNvPr id="1318554701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="473262398" name="Picture">
+                        <wp:docPr id="1694789011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="473262398" name="Picture"/>
+                                <pic:cNvPr id="1694789011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2050765988" name="Picture">
+                        <wp:docPr id="2086137863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2050765988" name="Picture"/>
+                                <pic:cNvPr id="2086137863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437106418" name="Picture">
+                        <wp:docPr id="2105374466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437106418" name="Picture"/>
+                                <pic:cNvPr id="2105374466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655789134" name="Picture">
+                  <wp:docPr id="1986042485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655789134" name="Picture"/>
+                          <pic:cNvPr id="1986042485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537948946" name="Picture">
+                  <wp:docPr id="1606928065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537948946" name="Picture"/>
+                          <pic:cNvPr id="1606928065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77908797" name="Picture">
+                  <wp:docPr id="904226567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77908797" name="Picture"/>
+                          <pic:cNvPr id="904226567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355710171" name="Picture">
+                  <wp:docPr id="744209951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355710171" name="Picture"/>
+                          <pic:cNvPr id="744209951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111780307" name="Picture">
+                  <wp:docPr id="1654861371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111780307" name="Picture"/>
+                          <pic:cNvPr id="1654861371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157999793" name="Picture">
+                  <wp:docPr id="770411068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157999793" name="Picture"/>
+                          <pic:cNvPr id="770411068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126377423" name="Picture">
+                        <wp:docPr id="1986058316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126377423" name="Picture"/>
+                                <pic:cNvPr id="1986058316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="635508366" name="Picture">
+                        <wp:docPr id="705018444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="635508366" name="Picture"/>
+                                <pic:cNvPr id="705018444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084362245" name="Picture">
+                  <wp:docPr id="1167721641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084362245" name="Picture"/>
+                          <pic:cNvPr id="1167721641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084751034" name="Picture">
+                  <wp:docPr id="170729450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084751034" name="Picture"/>
+                          <pic:cNvPr id="170729450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834993478" name="Picture">
+                  <wp:docPr id="226300729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834993478" name="Picture"/>
+                          <pic:cNvPr id="226300729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478471842" name="Picture">
+                  <wp:docPr id="813805786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478471842" name="Picture"/>
+                          <pic:cNvPr id="813805786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794825493" name="Picture">
+                  <wp:docPr id="1866317945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794825493" name="Picture"/>
+                          <pic:cNvPr id="1866317945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757144801" name="Picture">
+                  <wp:docPr id="1056468700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757144801" name="Picture"/>
+                          <pic:cNvPr id="1056468700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103725504" name="Picture">
+                        <wp:docPr id="203537793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103725504" name="Picture"/>
+                                <pic:cNvPr id="203537793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25919,57 +25919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940114993" name="Picture">
+                  <wp:docPr id="168887561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940114993" name="Picture"/>
+                          <pic:cNvPr id="168887561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26008,57 +26008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182123365" name="Picture">
+                  <wp:docPr id="936546733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182123365" name="Picture"/>
+                          <pic:cNvPr id="936546733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26688,57 +26688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63726210" name="Picture">
+                  <wp:docPr id="305440241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63726210" name="Picture"/>
+                          <pic:cNvPr id="305440241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27749,57 +27749,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927540814" name="Picture">
+                  <wp:docPr id="133901324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927540814" name="Picture"/>
+                          <pic:cNvPr id="133901324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27852,57 +27852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131601005" name="Picture">
+                  <wp:docPr id="1284777759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131601005" name="Picture"/>
+                          <pic:cNvPr id="1284777759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29316,57 +29316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975305337" name="Picture">
+                  <wp:docPr id="184581726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975305337" name="Picture"/>
+                          <pic:cNvPr id="184581726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30523,57 +30523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264874154" name="Picture">
+                        <wp:docPr id="294437569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264874154" name="Picture"/>
+                                <pic:cNvPr id="294437569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32849,57 +32849,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698283092" name="Picture">
+                  <wp:docPr id="2008999180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698283092" name="Picture"/>
+                          <pic:cNvPr id="2008999180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32938,57 +32938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254712739" name="Picture">
+                  <wp:docPr id="342726111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254712739" name="Picture"/>
+                          <pic:cNvPr id="342726111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33582,57 +33582,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143071400" name="Picture">
+                  <wp:docPr id="1669388121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143071400" name="Picture"/>
+                          <pic:cNvPr id="1669388121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34580,57 +34580,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598344411" name="Picture">
+                  <wp:docPr id="1114079884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598344411" name="Picture"/>
+                          <pic:cNvPr id="1114079884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34683,57 +34683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063700045" name="Picture">
+                  <wp:docPr id="2120352305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063700045" name="Picture"/>
+                          <pic:cNvPr id="2120352305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36060,57 +36060,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728336342" name="Picture">
+                  <wp:docPr id="2067060506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728336342" name="Picture"/>
+                          <pic:cNvPr id="2067060506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37203,57 +37203,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900014971" name="Picture">
+                        <wp:docPr id="483690548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900014971" name="Picture"/>
+                                <pic:cNvPr id="483690548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38564,57 +38564,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385514286" name="Picture">
+                  <wp:docPr id="1090846899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385514286" name="Picture"/>
+                          <pic:cNvPr id="1090846899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38653,57 +38653,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407353244" name="Picture">
+                  <wp:docPr id="494806621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407353244" name="Picture"/>
+                          <pic:cNvPr id="494806621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39297,57 +39297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54934226" name="Picture">
+                  <wp:docPr id="90151043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54934226" name="Picture"/>
+                          <pic:cNvPr id="90151043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40295,57 +40295,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772438125" name="Picture">
+                  <wp:docPr id="1840179263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772438125" name="Picture"/>
+                          <pic:cNvPr id="1840179263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40398,57 +40398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830175897" name="Picture">
+                  <wp:docPr id="226671496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830175897" name="Picture"/>
+                          <pic:cNvPr id="226671496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41775,57 +41775,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488473911" name="Picture">
+                  <wp:docPr id="249685816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488473911" name="Picture"/>
+                          <pic:cNvPr id="249685816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42918,57 +42918,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977891452" name="Picture">
+                        <wp:docPr id="1977092173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977891452" name="Picture"/>
+                                <pic:cNvPr id="1977092173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44139,57 +44139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538071541" name="Picture">
+                  <wp:docPr id="1946282473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538071541" name="Picture"/>
+                          <pic:cNvPr id="1946282473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44210,57 +44210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146670480" name="Picture">
+                  <wp:docPr id="1486272261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146670480" name="Picture"/>
+                          <pic:cNvPr id="1486272261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44624,57 +44624,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68325532" name="Picture">
+                  <wp:docPr id="1213124501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68325532" name="Picture"/>
+                          <pic:cNvPr id="1213124501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>