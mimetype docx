--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405400505" name="Picture">
+                  <wp:docPr id="728889453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405400505" name="Picture"/>
+                          <pic:cNvPr id="728889453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433350725" name="Picture">
+                  <wp:docPr id="11898986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433350725" name="Picture"/>
+                          <pic:cNvPr id="11898986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="901557897" name="Picture">
+                        <wp:docPr id="2039203987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="901557897" name="Picture"/>
+                                <pic:cNvPr id="2039203987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144114471" name="Picture">
+                  <wp:docPr id="1980093755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144114471" name="Picture"/>
+                          <pic:cNvPr id="1980093755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628130840" name="Picture">
+                  <wp:docPr id="137221580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628130840" name="Picture"/>
+                          <pic:cNvPr id="137221580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228970658" name="Picture">
+                  <wp:docPr id="970056469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228970658" name="Picture"/>
+                          <pic:cNvPr id="970056469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959140021" name="Picture">
+                  <wp:docPr id="2041117017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959140021" name="Picture"/>
+                          <pic:cNvPr id="2041117017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89544735" name="Picture">
+                  <wp:docPr id="74557768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89544735" name="Picture"/>
+                          <pic:cNvPr id="74557768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700945480" name="Picture">
+                        <wp:docPr id="325432492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700945480" name="Picture"/>
+                                <pic:cNvPr id="325432492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791125507" name="Picture">
+                        <wp:docPr id="299329658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791125507" name="Picture"/>
+                                <pic:cNvPr id="299329658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415794181" name="Picture">
+                        <wp:docPr id="601394638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415794181" name="Picture"/>
+                                <pic:cNvPr id="601394638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580149227" name="Picture">
+                        <wp:docPr id="1507178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580149227" name="Picture"/>
+                                <pic:cNvPr id="1507178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524941892" name="Picture">
+                        <wp:docPr id="1623262664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524941892" name="Picture"/>
+                                <pic:cNvPr id="1623262664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729444341" name="Picture">
+                        <wp:docPr id="1631095196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729444341" name="Picture"/>
+                                <pic:cNvPr id="1631095196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076210683" name="Picture">
+                        <wp:docPr id="733752424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076210683" name="Picture"/>
+                                <pic:cNvPr id="733752424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="490262784" name="Picture">
+                        <wp:docPr id="1926353668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="490262784" name="Picture"/>
+                                <pic:cNvPr id="1926353668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176277421" name="Picture">
+                        <wp:docPr id="2121793331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176277421" name="Picture"/>
+                                <pic:cNvPr id="2121793331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981035893" name="Picture">
+                        <wp:docPr id="145301984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981035893" name="Picture"/>
+                                <pic:cNvPr id="145301984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355522008" name="Picture">
+                        <wp:docPr id="1048173429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355522008" name="Picture"/>
+                                <pic:cNvPr id="1048173429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44462404" name="Picture">
+                        <wp:docPr id="2073112140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44462404" name="Picture"/>
+                                <pic:cNvPr id="2073112140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244901044" name="Picture">
+                        <wp:docPr id="1399059567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244901044" name="Picture"/>
+                                <pic:cNvPr id="1399059567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391265919" name="Picture">
+                        <wp:docPr id="1791849180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391265919" name="Picture"/>
+                                <pic:cNvPr id="1791849180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483662208" name="Picture">
+                        <wp:docPr id="84251901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483662208" name="Picture"/>
+                                <pic:cNvPr id="84251901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522654523" name="Picture">
+                  <wp:docPr id="966105179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522654523" name="Picture"/>
+                          <pic:cNvPr id="966105179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075041936" name="Picture">
+                  <wp:docPr id="1770651211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075041936" name="Picture"/>
+                          <pic:cNvPr id="1770651211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468351014" name="Picture">
+                  <wp:docPr id="96983090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468351014" name="Picture"/>
+                          <pic:cNvPr id="96983090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23056400" name="Picture">
+                  <wp:docPr id="962740235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23056400" name="Picture"/>
+                          <pic:cNvPr id="962740235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580056605" name="Picture">
+                  <wp:docPr id="1778909082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580056605" name="Picture"/>
+                          <pic:cNvPr id="1778909082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938284724" name="Picture">
+                  <wp:docPr id="1070562905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938284724" name="Picture"/>
+                          <pic:cNvPr id="1070562905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460761096" name="Picture">
+                        <wp:docPr id="994233138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460761096" name="Picture"/>
+                                <pic:cNvPr id="994233138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071959975" name="Picture">
+                  <wp:docPr id="869064191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071959975" name="Picture"/>
+                          <pic:cNvPr id="869064191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415162351" name="Picture">
+                  <wp:docPr id="367380989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415162351" name="Picture"/>
+                          <pic:cNvPr id="367380989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059496836" name="Picture">
+                  <wp:docPr id="945003304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059496836" name="Picture"/>
+                          <pic:cNvPr id="945003304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222914362" name="Picture">
+                  <wp:docPr id="1528694117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222914362" name="Picture"/>
+                          <pic:cNvPr id="1528694117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714747613" name="Picture">
+                  <wp:docPr id="574030856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714747613" name="Picture"/>
+                          <pic:cNvPr id="574030856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015433911" name="Picture">
+                  <wp:docPr id="1685444280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015433911" name="Picture"/>
+                          <pic:cNvPr id="1685444280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333507892" name="Picture">
+                        <wp:docPr id="1520605409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333507892" name="Picture"/>
+                                <pic:cNvPr id="1520605409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136950096" name="Picture">
+                  <wp:docPr id="784048594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136950096" name="Picture"/>
+                          <pic:cNvPr id="784048594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867826250" name="Picture">
+                  <wp:docPr id="1399619385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867826250" name="Picture"/>
+                          <pic:cNvPr id="1399619385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938100727" name="Picture">
+                  <wp:docPr id="2005753972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938100727" name="Picture"/>
+                          <pic:cNvPr id="2005753972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112049050" name="Picture">
+                  <wp:docPr id="609813497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112049050" name="Picture"/>
+                          <pic:cNvPr id="609813497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139435776" name="Picture">
+                  <wp:docPr id="1412612173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139435776" name="Picture"/>
+                          <pic:cNvPr id="1412612173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686760436" name="Picture">
+                  <wp:docPr id="181504472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686760436" name="Picture"/>
+                          <pic:cNvPr id="181504472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614515705" name="Picture">
+                        <wp:docPr id="1196805552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614515705" name="Picture"/>
+                                <pic:cNvPr id="1196805552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855220334" name="Picture">
+                  <wp:docPr id="1410379901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855220334" name="Picture"/>
+                          <pic:cNvPr id="1410379901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471951275" name="Picture">
+                  <wp:docPr id="1969564980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471951275" name="Picture"/>
+                          <pic:cNvPr id="1969564980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965137838" name="Picture">
+                  <wp:docPr id="481576549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965137838" name="Picture"/>
+                          <pic:cNvPr id="481576549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63668995" name="Picture">
+                  <wp:docPr id="752270631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63668995" name="Picture"/>
+                          <pic:cNvPr id="752270631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062463035" name="Picture">
+                  <wp:docPr id="317673910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062463035" name="Picture"/>
+                          <pic:cNvPr id="317673910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144732399" name="Picture">
+                  <wp:docPr id="339840653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144732399" name="Picture"/>
+                          <pic:cNvPr id="339840653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249854463" name="Picture">
+                  <wp:docPr id="2065973931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249854463" name="Picture"/>
+                          <pic:cNvPr id="2065973931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901534966" name="Picture">
+                  <wp:docPr id="1727860882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901534966" name="Picture"/>
+                          <pic:cNvPr id="1727860882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300303457" name="Picture">
+                  <wp:docPr id="84394528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300303457" name="Picture"/>
+                          <pic:cNvPr id="84394528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1602683821" name="Picture">
+                        <wp:docPr id="949573534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1602683821" name="Picture"/>
+                                <pic:cNvPr id="949573534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40426,57 +40426,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875776607" name="Picture">
+                  <wp:docPr id="160564000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875776607" name="Picture"/>
+                          <pic:cNvPr id="160564000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40515,57 +40515,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990937899" name="Picture">
+                  <wp:docPr id="1990168506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990937899" name="Picture"/>
+                          <pic:cNvPr id="1990168506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41159,57 +41159,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290890296" name="Picture">
+                  <wp:docPr id="80216912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290890296" name="Picture"/>
+                          <pic:cNvPr id="80216912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42157,57 +42157,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103902536" name="Picture">
+                  <wp:docPr id="273286429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103902536" name="Picture"/>
+                          <pic:cNvPr id="273286429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42260,57 +42260,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626417432" name="Picture">
+                  <wp:docPr id="263678480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626417432" name="Picture"/>
+                          <pic:cNvPr id="263678480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43637,57 +43637,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034319192" name="Picture">
+                  <wp:docPr id="1667086391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034319192" name="Picture"/>
+                          <pic:cNvPr id="1667086391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44780,57 +44780,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714226836" name="Picture">
+                        <wp:docPr id="1386603598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714226836" name="Picture"/>
+                                <pic:cNvPr id="1386603598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46001,57 +46001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524202849" name="Picture">
+                  <wp:docPr id="1547137581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524202849" name="Picture"/>
+                          <pic:cNvPr id="1547137581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46072,57 +46072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954592868" name="Picture">
+                  <wp:docPr id="2119574420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954592868" name="Picture"/>
+                          <pic:cNvPr id="2119574420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46486,57 +46486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120508849" name="Picture">
+                  <wp:docPr id="401874353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120508849" name="Picture"/>
+                          <pic:cNvPr id="401874353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>