--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809831429" name="Picture">
+                  <wp:docPr id="854956150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809831429" name="Picture"/>
+                          <pic:cNvPr id="854956150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164595315" name="Picture">
+                  <wp:docPr id="2041357021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164595315" name="Picture"/>
+                          <pic:cNvPr id="2041357021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741680964" name="Picture">
+                        <wp:docPr id="1984524962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741680964" name="Picture"/>
+                                <pic:cNvPr id="1984524962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331060386" name="Picture">
+                  <wp:docPr id="873123993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331060386" name="Picture"/>
+                          <pic:cNvPr id="873123993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590870984" name="Picture">
+                  <wp:docPr id="1218255538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590870984" name="Picture"/>
+                          <pic:cNvPr id="1218255538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756017775" name="Picture">
+                  <wp:docPr id="2132191139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756017775" name="Picture"/>
+                          <pic:cNvPr id="2132191139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271724304" name="Picture">
+                  <wp:docPr id="1879791454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271724304" name="Picture"/>
+                          <pic:cNvPr id="1879791454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019419433" name="Picture">
+                  <wp:docPr id="753798735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019419433" name="Picture"/>
+                          <pic:cNvPr id="753798735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="541740130" name="Picture">
+                        <wp:docPr id="1646325677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="541740130" name="Picture"/>
+                                <pic:cNvPr id="1646325677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715447326" name="Picture">
+                        <wp:docPr id="2143853789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715447326" name="Picture"/>
+                                <pic:cNvPr id="2143853789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48132619" name="Picture">
+                        <wp:docPr id="2014031106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48132619" name="Picture"/>
+                                <pic:cNvPr id="2014031106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="803564542" name="Picture">
+                        <wp:docPr id="1908202161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="803564542" name="Picture"/>
+                                <pic:cNvPr id="1908202161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931621015" name="Picture">
+                        <wp:docPr id="1284001625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931621015" name="Picture"/>
+                                <pic:cNvPr id="1284001625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401380029" name="Picture">
+                        <wp:docPr id="278810418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401380029" name="Picture"/>
+                                <pic:cNvPr id="278810418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098567876" name="Picture">
+                        <wp:docPr id="1629897902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098567876" name="Picture"/>
+                                <pic:cNvPr id="1629897902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699822145" name="Picture">
+                        <wp:docPr id="1380675961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699822145" name="Picture"/>
+                                <pic:cNvPr id="1380675961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781443658" name="Picture">
+                        <wp:docPr id="1564963403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781443658" name="Picture"/>
+                                <pic:cNvPr id="1564963403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336932419" name="Picture">
+                        <wp:docPr id="254634835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336932419" name="Picture"/>
+                                <pic:cNvPr id="254634835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183688181" name="Picture">
+                        <wp:docPr id="487466405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183688181" name="Picture"/>
+                                <pic:cNvPr id="487466405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696344979" name="Picture">
+                        <wp:docPr id="94015555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696344979" name="Picture"/>
+                                <pic:cNvPr id="94015555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595362715" name="Picture">
+                        <wp:docPr id="413093208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595362715" name="Picture"/>
+                                <pic:cNvPr id="413093208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255984354" name="Picture">
+                        <wp:docPr id="1023837671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255984354" name="Picture"/>
+                                <pic:cNvPr id="1023837671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734314918" name="Picture">
+                        <wp:docPr id="94906069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734314918" name="Picture"/>
+                                <pic:cNvPr id="94906069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108791561" name="Picture">
+                  <wp:docPr id="905955740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108791561" name="Picture"/>
+                          <pic:cNvPr id="905955740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641463685" name="Picture">
+                  <wp:docPr id="1510382724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641463685" name="Picture"/>
+                          <pic:cNvPr id="1510382724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658444108" name="Picture">
+                  <wp:docPr id="498494031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658444108" name="Picture"/>
+                          <pic:cNvPr id="498494031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862653083" name="Picture">
+                  <wp:docPr id="1194105857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862653083" name="Picture"/>
+                          <pic:cNvPr id="1194105857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411593620" name="Picture">
+                  <wp:docPr id="416390335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411593620" name="Picture"/>
+                          <pic:cNvPr id="416390335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475287830" name="Picture">
+                  <wp:docPr id="169091050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475287830" name="Picture"/>
+                          <pic:cNvPr id="169091050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550038930" name="Picture">
+                        <wp:docPr id="626089271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550038930" name="Picture"/>
+                                <pic:cNvPr id="626089271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256852641" name="Picture">
+                  <wp:docPr id="33973562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256852641" name="Picture"/>
+                          <pic:cNvPr id="33973562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231037528" name="Picture">
+                  <wp:docPr id="919729838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231037528" name="Picture"/>
+                          <pic:cNvPr id="919729838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778811407" name="Picture">
+                  <wp:docPr id="432455078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778811407" name="Picture"/>
+                          <pic:cNvPr id="432455078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824488486" name="Picture">
+                  <wp:docPr id="906395849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824488486" name="Picture"/>
+                          <pic:cNvPr id="906395849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740735200" name="Picture">
+                  <wp:docPr id="1467398309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740735200" name="Picture"/>
+                          <pic:cNvPr id="1467398309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948480073" name="Picture">
+                  <wp:docPr id="851474286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948480073" name="Picture"/>
+                          <pic:cNvPr id="851474286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680701330" name="Picture">
+                        <wp:docPr id="445011867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680701330" name="Picture"/>
+                                <pic:cNvPr id="445011867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429539774" name="Picture">
+                  <wp:docPr id="726411426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429539774" name="Picture"/>
+                          <pic:cNvPr id="726411426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237647235" name="Picture">
+                  <wp:docPr id="1752537792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237647235" name="Picture"/>
+                          <pic:cNvPr id="1752537792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716742997" name="Picture">
+                  <wp:docPr id="1369791535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716742997" name="Picture"/>
+                          <pic:cNvPr id="1369791535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812656505" name="Picture">
+                  <wp:docPr id="1246079343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812656505" name="Picture"/>
+                          <pic:cNvPr id="1246079343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076587947" name="Picture">
+                  <wp:docPr id="1593941891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076587947" name="Picture"/>
+                          <pic:cNvPr id="1593941891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561561706" name="Picture">
+                  <wp:docPr id="782266632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561561706" name="Picture"/>
+                          <pic:cNvPr id="782266632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="378851044" name="Picture">
+                        <wp:docPr id="934967217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="378851044" name="Picture"/>
+                                <pic:cNvPr id="934967217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469400710" name="Picture">
+                  <wp:docPr id="448751743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469400710" name="Picture"/>
+                          <pic:cNvPr id="448751743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719194224" name="Picture">
+                  <wp:docPr id="399170878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719194224" name="Picture"/>
+                          <pic:cNvPr id="399170878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377268490" name="Picture">
+                  <wp:docPr id="12521964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377268490" name="Picture"/>
+                          <pic:cNvPr id="12521964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396556604" name="Picture">
+                  <wp:docPr id="1064896794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396556604" name="Picture"/>
+                          <pic:cNvPr id="1064896794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581192773" name="Picture">
+                  <wp:docPr id="214276773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581192773" name="Picture"/>
+                          <pic:cNvPr id="214276773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426076327" name="Picture">
+                  <wp:docPr id="634792083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426076327" name="Picture"/>
+                          <pic:cNvPr id="634792083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490919389" name="Picture">
+                        <wp:docPr id="1769327869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490919389" name="Picture"/>
+                                <pic:cNvPr id="1769327869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792009265" name="Picture">
+                  <wp:docPr id="2113139696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792009265" name="Picture"/>
+                          <pic:cNvPr id="2113139696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596588736" name="Picture">
+                  <wp:docPr id="1280644382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596588736" name="Picture"/>
+                          <pic:cNvPr id="1280644382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890062648" name="Picture">
+                  <wp:docPr id="2037739650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890062648" name="Picture"/>
+                          <pic:cNvPr id="2037739650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081832133" name="Picture">
+                  <wp:docPr id="1455637374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081832133" name="Picture"/>
+                          <pic:cNvPr id="1455637374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510100762" name="Picture">
+                  <wp:docPr id="907054547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510100762" name="Picture"/>
+                          <pic:cNvPr id="907054547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330920041" name="Picture">
+                  <wp:docPr id="1147056440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330920041" name="Picture"/>
+                          <pic:cNvPr id="1147056440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124179974" name="Picture">
+                  <wp:docPr id="1989333621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124179974" name="Picture"/>
+                          <pic:cNvPr id="1989333621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642751988" name="Picture">
+                  <wp:docPr id="726519419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642751988" name="Picture"/>
+                          <pic:cNvPr id="726519419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935939094" name="Picture">
+                  <wp:docPr id="372194404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935939094" name="Picture"/>
+                          <pic:cNvPr id="372194404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>