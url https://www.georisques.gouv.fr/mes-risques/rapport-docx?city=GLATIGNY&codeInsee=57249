--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400325254" name="Picture">
+                  <wp:docPr id="341987259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400325254" name="Picture"/>
+                          <pic:cNvPr id="341987259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041210072" name="Picture">
+                  <wp:docPr id="657620346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041210072" name="Picture"/>
+                          <pic:cNvPr id="657620346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542094335" name="Picture">
+                        <wp:docPr id="1138627095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542094335" name="Picture"/>
+                                <pic:cNvPr id="1138627095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920968409" name="Picture">
+                  <wp:docPr id="1050125172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920968409" name="Picture"/>
+                          <pic:cNvPr id="1050125172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285621287" name="Picture">
+                  <wp:docPr id="221145724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285621287" name="Picture"/>
+                          <pic:cNvPr id="221145724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546001077" name="Picture">
+                  <wp:docPr id="572056283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546001077" name="Picture"/>
+                          <pic:cNvPr id="572056283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702857595" name="Picture">
+                  <wp:docPr id="496741935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702857595" name="Picture"/>
+                          <pic:cNvPr id="496741935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078538009" name="Picture">
+                  <wp:docPr id="605779137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078538009" name="Picture"/>
+                          <pic:cNvPr id="605779137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51617819" name="Picture">
+                        <wp:docPr id="216340888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51617819" name="Picture"/>
+                                <pic:cNvPr id="216340888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="40322658" name="Picture">
+                        <wp:docPr id="190125867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="40322658" name="Picture"/>
+                                <pic:cNvPr id="190125867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="671278692" name="Picture">
+                        <wp:docPr id="1889959720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="671278692" name="Picture"/>
+                                <pic:cNvPr id="1889959720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879594371" name="Picture">
+                        <wp:docPr id="748291477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879594371" name="Picture"/>
+                                <pic:cNvPr id="748291477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825618490" name="Picture">
+                        <wp:docPr id="55450490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825618490" name="Picture"/>
+                                <pic:cNvPr id="55450490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634921208" name="Picture">
+                        <wp:docPr id="1365863614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634921208" name="Picture"/>
+                                <pic:cNvPr id="1365863614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547644332" name="Picture">
+                        <wp:docPr id="760371305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547644332" name="Picture"/>
+                                <pic:cNvPr id="760371305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409726359" name="Picture">
+                        <wp:docPr id="1054776440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409726359" name="Picture"/>
+                                <pic:cNvPr id="1054776440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126337181" name="Picture">
+                        <wp:docPr id="1897069183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126337181" name="Picture"/>
+                                <pic:cNvPr id="1897069183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844699056" name="Picture">
+                        <wp:docPr id="2112479609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844699056" name="Picture"/>
+                                <pic:cNvPr id="2112479609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383362778" name="Picture">
+                        <wp:docPr id="621566133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383362778" name="Picture"/>
+                                <pic:cNvPr id="621566133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891962758" name="Picture">
+                        <wp:docPr id="1289533736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891962758" name="Picture"/>
+                                <pic:cNvPr id="1289533736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255401580" name="Picture">
+                        <wp:docPr id="790239199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255401580" name="Picture"/>
+                                <pic:cNvPr id="790239199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747187699" name="Picture">
+                        <wp:docPr id="1601070108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747187699" name="Picture"/>
+                                <pic:cNvPr id="1601070108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174669532" name="Picture">
+                        <wp:docPr id="781843466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174669532" name="Picture"/>
+                                <pic:cNvPr id="781843466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85927904" name="Picture">
+                  <wp:docPr id="185341772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85927904" name="Picture"/>
+                          <pic:cNvPr id="185341772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295405128" name="Picture">
+                  <wp:docPr id="8722161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295405128" name="Picture"/>
+                          <pic:cNvPr id="8722161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311909848" name="Picture">
+                  <wp:docPr id="1120031772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311909848" name="Picture"/>
+                          <pic:cNvPr id="1120031772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549720750" name="Picture">
+                  <wp:docPr id="459437688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549720750" name="Picture"/>
+                          <pic:cNvPr id="459437688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924737495" name="Picture">
+                  <wp:docPr id="80213412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924737495" name="Picture"/>
+                          <pic:cNvPr id="80213412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999110696" name="Picture">
+                  <wp:docPr id="1746501017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999110696" name="Picture"/>
+                          <pic:cNvPr id="1746501017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873304627" name="Picture">
+                        <wp:docPr id="1378604851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873304627" name="Picture"/>
+                                <pic:cNvPr id="1378604851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054551190" name="Picture">
+                        <wp:docPr id="557051374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054551190" name="Picture"/>
+                                <pic:cNvPr id="557051374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20368,57 +20368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162074338" name="Picture">
+                  <wp:docPr id="1690162207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162074338" name="Picture"/>
+                          <pic:cNvPr id="1690162207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20457,57 +20457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965655691" name="Picture">
+                  <wp:docPr id="2049734607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965655691" name="Picture"/>
+                          <pic:cNvPr id="2049734607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21101,57 +21101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822043242" name="Picture">
+                  <wp:docPr id="1146010105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822043242" name="Picture"/>
+                          <pic:cNvPr id="1146010105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22099,57 +22099,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892699902" name="Picture">
+                  <wp:docPr id="1984589472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892699902" name="Picture"/>
+                          <pic:cNvPr id="1984589472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22202,57 +22202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043314730" name="Picture">
+                  <wp:docPr id="1794833800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043314730" name="Picture"/>
+                          <pic:cNvPr id="1794833800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23583,57 +23583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949724771" name="Picture">
+                  <wp:docPr id="1180566780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949724771" name="Picture"/>
+                          <pic:cNvPr id="1180566780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24726,57 +24726,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135496858" name="Picture">
+                        <wp:docPr id="1077969471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135496858" name="Picture"/>
+                                <pic:cNvPr id="1077969471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26135,57 +26135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531380005" name="Picture">
+                  <wp:docPr id="1659869820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531380005" name="Picture"/>
+                          <pic:cNvPr id="1659869820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26224,57 +26224,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962608442" name="Picture">
+                  <wp:docPr id="2041085714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962608442" name="Picture"/>
+                          <pic:cNvPr id="2041085714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26904,57 +26904,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058060678" name="Picture">
+                  <wp:docPr id="259132875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058060678" name="Picture"/>
+                          <pic:cNvPr id="259132875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27965,57 +27965,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614764475" name="Picture">
+                  <wp:docPr id="1975952151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614764475" name="Picture"/>
+                          <pic:cNvPr id="1975952151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28068,57 +28068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699279638" name="Picture">
+                  <wp:docPr id="55707947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699279638" name="Picture"/>
+                          <pic:cNvPr id="55707947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29526,57 +29526,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028288757" name="Picture">
+                  <wp:docPr id="697000509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028288757" name="Picture"/>
+                          <pic:cNvPr id="697000509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30723,57 +30723,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346655257" name="Picture">
+                        <wp:docPr id="955192822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346655257" name="Picture"/>
+                                <pic:cNvPr id="955192822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33092,57 +33092,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060655694" name="Picture">
+                  <wp:docPr id="1766653687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060655694" name="Picture"/>
+                          <pic:cNvPr id="1766653687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33181,57 +33181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021324132" name="Picture">
+                  <wp:docPr id="924624329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021324132" name="Picture"/>
+                          <pic:cNvPr id="924624329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33825,57 +33825,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551244080" name="Picture">
+                  <wp:docPr id="2006730361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551244080" name="Picture"/>
+                          <pic:cNvPr id="2006730361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34823,57 +34823,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030031611" name="Picture">
+                  <wp:docPr id="349057676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030031611" name="Picture"/>
+                          <pic:cNvPr id="349057676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34926,57 +34926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665996727" name="Picture">
+                  <wp:docPr id="692104953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665996727" name="Picture"/>
+                          <pic:cNvPr id="692104953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36303,57 +36303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410073275" name="Picture">
+                  <wp:docPr id="1654056368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410073275" name="Picture"/>
+                          <pic:cNvPr id="1654056368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37446,57 +37446,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158905965" name="Picture">
+                        <wp:docPr id="479808837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158905965" name="Picture"/>
+                                <pic:cNvPr id="479808837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38804,57 +38804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417194777" name="Picture">
+                  <wp:docPr id="1240956931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417194777" name="Picture"/>
+                          <pic:cNvPr id="1240956931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38893,57 +38893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479726003" name="Picture">
+                  <wp:docPr id="1788516112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479726003" name="Picture"/>
+                          <pic:cNvPr id="1788516112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39516,57 +39516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444405647" name="Picture">
+                  <wp:docPr id="1225385846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444405647" name="Picture"/>
+                          <pic:cNvPr id="1225385846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40433,57 +40433,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468536595" name="Picture">
+                  <wp:docPr id="781542939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468536595" name="Picture"/>
+                          <pic:cNvPr id="781542939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40536,57 +40536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304815007" name="Picture">
+                  <wp:docPr id="300787534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304815007" name="Picture"/>
+                          <pic:cNvPr id="300787534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41859,57 +41859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676930184" name="Picture">
+                  <wp:docPr id="2015458069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676930184" name="Picture"/>
+                          <pic:cNvPr id="2015458069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42494,57 +42494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701428874" name="Picture">
+                  <wp:docPr id="67796104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701428874" name="Picture"/>
+                          <pic:cNvPr id="67796104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42565,57 +42565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817942294" name="Picture">
+                  <wp:docPr id="2110278081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817942294" name="Picture"/>
+                          <pic:cNvPr id="2110278081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42979,57 +42979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698796277" name="Picture">
+                  <wp:docPr id="1070857102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698796277" name="Picture"/>
+                          <pic:cNvPr id="1070857102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>