--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154769439" name="Picture">
+                  <wp:docPr id="1625348646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154769439" name="Picture"/>
+                          <pic:cNvPr id="1625348646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662004408" name="Picture">
+                  <wp:docPr id="1906410595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662004408" name="Picture"/>
+                          <pic:cNvPr id="1906410595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306706662" name="Picture">
+                        <wp:docPr id="217612018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306706662" name="Picture"/>
+                                <pic:cNvPr id="217612018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774044449" name="Picture">
+                  <wp:docPr id="1457059898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774044449" name="Picture"/>
+                          <pic:cNvPr id="1457059898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046734973" name="Picture">
+                  <wp:docPr id="1445473206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046734973" name="Picture"/>
+                          <pic:cNvPr id="1445473206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998477127" name="Picture">
+                  <wp:docPr id="840466329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998477127" name="Picture"/>
+                          <pic:cNvPr id="840466329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105820508" name="Picture">
+                  <wp:docPr id="1787348509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105820508" name="Picture"/>
+                          <pic:cNvPr id="1787348509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089683666" name="Picture">
+                  <wp:docPr id="1306065376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089683666" name="Picture"/>
+                          <pic:cNvPr id="1306065376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174214126" name="Picture">
+                        <wp:docPr id="1545230444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174214126" name="Picture"/>
+                                <pic:cNvPr id="1545230444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955646182" name="Picture">
+                        <wp:docPr id="361158375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955646182" name="Picture"/>
+                                <pic:cNvPr id="361158375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587713764" name="Picture">
+                        <wp:docPr id="369641087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587713764" name="Picture"/>
+                                <pic:cNvPr id="369641087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556709305" name="Picture">
+                        <wp:docPr id="1398614358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556709305" name="Picture"/>
+                                <pic:cNvPr id="1398614358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1190325398" name="Picture">
+                        <wp:docPr id="1334177663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1190325398" name="Picture"/>
+                                <pic:cNvPr id="1334177663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418395381" name="Picture">
+                        <wp:docPr id="662641540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418395381" name="Picture"/>
+                                <pic:cNvPr id="662641540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181372631" name="Picture">
+                        <wp:docPr id="1874209378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181372631" name="Picture"/>
+                                <pic:cNvPr id="1874209378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966775664" name="Picture">
+                        <wp:docPr id="1653741270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966775664" name="Picture"/>
+                                <pic:cNvPr id="1653741270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="811809724" name="Picture">
+                        <wp:docPr id="964331163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="811809724" name="Picture"/>
+                                <pic:cNvPr id="964331163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956525749" name="Picture">
+                        <wp:docPr id="406051544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956525749" name="Picture"/>
+                                <pic:cNvPr id="406051544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="492930777" name="Picture">
+                        <wp:docPr id="711376431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="492930777" name="Picture"/>
+                                <pic:cNvPr id="711376431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238124530" name="Picture">
+                        <wp:docPr id="1258393270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238124530" name="Picture"/>
+                                <pic:cNvPr id="1258393270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756672582" name="Picture">
+                        <wp:docPr id="2104464749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756672582" name="Picture"/>
+                                <pic:cNvPr id="2104464749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756587275" name="Picture">
+                        <wp:docPr id="200822902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756587275" name="Picture"/>
+                                <pic:cNvPr id="200822902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="446460083" name="Picture">
+                        <wp:docPr id="10455698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="446460083" name="Picture"/>
+                                <pic:cNvPr id="10455698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325385035" name="Picture">
+                  <wp:docPr id="276492080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325385035" name="Picture"/>
+                          <pic:cNvPr id="276492080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303204951" name="Picture">
+                  <wp:docPr id="1165317813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303204951" name="Picture"/>
+                          <pic:cNvPr id="1165317813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802055133" name="Picture">
+                  <wp:docPr id="1507213929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802055133" name="Picture"/>
+                          <pic:cNvPr id="1507213929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497222267" name="Picture">
+                  <wp:docPr id="1943581700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497222267" name="Picture"/>
+                          <pic:cNvPr id="1943581700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985554651" name="Picture">
+                  <wp:docPr id="630320871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985554651" name="Picture"/>
+                          <pic:cNvPr id="630320871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030632184" name="Picture">
+                  <wp:docPr id="1666288284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030632184" name="Picture"/>
+                          <pic:cNvPr id="1666288284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="188932243" name="Picture">
+                        <wp:docPr id="301437809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="188932243" name="Picture"/>
+                                <pic:cNvPr id="301437809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994864191" name="Picture">
+                  <wp:docPr id="769252938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994864191" name="Picture"/>
+                          <pic:cNvPr id="769252938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672902320" name="Picture">
+                  <wp:docPr id="1273086164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672902320" name="Picture"/>
+                          <pic:cNvPr id="1273086164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137805869" name="Picture">
+                  <wp:docPr id="1713422018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137805869" name="Picture"/>
+                          <pic:cNvPr id="1713422018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900035825" name="Picture">
+                  <wp:docPr id="68611633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900035825" name="Picture"/>
+                          <pic:cNvPr id="68611633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667773925" name="Picture">
+                  <wp:docPr id="2013211357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667773925" name="Picture"/>
+                          <pic:cNvPr id="2013211357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382961482" name="Picture">
+                  <wp:docPr id="1139806979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382961482" name="Picture"/>
+                          <pic:cNvPr id="1139806979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256042575" name="Picture">
+                        <wp:docPr id="869661424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256042575" name="Picture"/>
+                                <pic:cNvPr id="869661424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807016620" name="Picture">
+                  <wp:docPr id="501152151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807016620" name="Picture"/>
+                          <pic:cNvPr id="501152151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151194776" name="Picture">
+                  <wp:docPr id="710739330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151194776" name="Picture"/>
+                          <pic:cNvPr id="710739330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404263144" name="Picture">
+                  <wp:docPr id="1915216097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404263144" name="Picture"/>
+                          <pic:cNvPr id="1915216097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403004657" name="Picture">
+                  <wp:docPr id="2128448013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403004657" name="Picture"/>
+                          <pic:cNvPr id="2128448013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39170980" name="Picture">
+                  <wp:docPr id="1956497480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39170980" name="Picture"/>
+                          <pic:cNvPr id="1956497480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302822381" name="Picture">
+                  <wp:docPr id="76050295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302822381" name="Picture"/>
+                          <pic:cNvPr id="76050295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30957,57 +30957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363584263" name="Picture">
+                  <wp:docPr id="1625431320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363584263" name="Picture"/>
+                          <pic:cNvPr id="1625431320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31046,57 +31046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670626519" name="Picture">
+                  <wp:docPr id="659961252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670626519" name="Picture"/>
+                          <pic:cNvPr id="659961252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31690,57 +31690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151373833" name="Picture">
+                  <wp:docPr id="1353561440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151373833" name="Picture"/>
+                          <pic:cNvPr id="1353561440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32688,57 +32688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30571464" name="Picture">
+                  <wp:docPr id="2021117188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30571464" name="Picture"/>
+                          <pic:cNvPr id="2021117188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32791,57 +32791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239219323" name="Picture">
+                  <wp:docPr id="255427516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239219323" name="Picture"/>
+                          <pic:cNvPr id="255427516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666527226" name="Picture">
+                  <wp:docPr id="1148763431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666527226" name="Picture"/>
+                          <pic:cNvPr id="1148763431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35311,57 +35311,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1277290991" name="Picture">
+                        <wp:docPr id="677414811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1277290991" name="Picture"/>
+                                <pic:cNvPr id="677414811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36672,57 +36672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113321326" name="Picture">
+                  <wp:docPr id="695240245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113321326" name="Picture"/>
+                          <pic:cNvPr id="695240245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36761,57 +36761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781524281" name="Picture">
+                  <wp:docPr id="1359234342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781524281" name="Picture"/>
+                          <pic:cNvPr id="1359234342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37405,57 +37405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467962942" name="Picture">
+                  <wp:docPr id="457213575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467962942" name="Picture"/>
+                          <pic:cNvPr id="457213575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38403,57 +38403,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850626548" name="Picture">
+                  <wp:docPr id="1163604735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850626548" name="Picture"/>
+                          <pic:cNvPr id="1163604735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38506,57 +38506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933824620" name="Picture">
+                  <wp:docPr id="2039878720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933824620" name="Picture"/>
+                          <pic:cNvPr id="2039878720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058144742" name="Picture">
+                  <wp:docPr id="1587109166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058144742" name="Picture"/>
+                          <pic:cNvPr id="1587109166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41026,57 +41026,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099450869" name="Picture">
+                        <wp:docPr id="697630465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099450869" name="Picture"/>
+                                <pic:cNvPr id="697630465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42297,57 +42297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623088697" name="Picture">
+                  <wp:docPr id="722601431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623088697" name="Picture"/>
+                          <pic:cNvPr id="722601431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42377,57 +42377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81930016" name="Picture">
+                  <wp:docPr id="1098427258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81930016" name="Picture"/>
+                          <pic:cNvPr id="1098427258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42856,57 +42856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719275195" name="Picture">
+                  <wp:docPr id="2135606287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719275195" name="Picture"/>
+                          <pic:cNvPr id="2135606287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44641,57 +44641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638167940" name="Picture">
+                  <wp:docPr id="141443256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638167940" name="Picture"/>
+                          <pic:cNvPr id="141443256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44721,57 +44721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280259846" name="Picture">
+                  <wp:docPr id="404457904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280259846" name="Picture"/>
+                          <pic:cNvPr id="404457904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45200,57 +45200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938948195" name="Picture">
+                  <wp:docPr id="1386520105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938948195" name="Picture"/>
+                          <pic:cNvPr id="1386520105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46935,57 +46935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220993325" name="Picture">
+                  <wp:docPr id="1627166170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220993325" name="Picture"/>
+                          <pic:cNvPr id="1627166170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47006,57 +47006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097416244" name="Picture">
+                  <wp:docPr id="619628156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097416244" name="Picture"/>
+                          <pic:cNvPr id="619628156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47420,57 +47420,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511090415" name="Picture">
+                  <wp:docPr id="1380794654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511090415" name="Picture"/>
+                          <pic:cNvPr id="1380794654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>