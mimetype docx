--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665552365" name="Picture">
+                  <wp:docPr id="2025994155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665552365" name="Picture"/>
+                          <pic:cNvPr id="2025994155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035160889" name="Picture">
+                  <wp:docPr id="1644911688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035160889" name="Picture"/>
+                          <pic:cNvPr id="1644911688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440171211" name="Picture">
+                        <wp:docPr id="1863420918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440171211" name="Picture"/>
+                                <pic:cNvPr id="1863420918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264840996" name="Picture">
+                  <wp:docPr id="1131716652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264840996" name="Picture"/>
+                          <pic:cNvPr id="1131716652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808880262" name="Picture">
+                  <wp:docPr id="187053793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808880262" name="Picture"/>
+                          <pic:cNvPr id="187053793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726850100" name="Picture">
+                  <wp:docPr id="386623046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726850100" name="Picture"/>
+                          <pic:cNvPr id="386623046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781936210" name="Picture">
+                  <wp:docPr id="1780135286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781936210" name="Picture"/>
+                          <pic:cNvPr id="1780135286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461339938" name="Picture">
+                  <wp:docPr id="1468277707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461339938" name="Picture"/>
+                          <pic:cNvPr id="1468277707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179713430" name="Picture">
+                        <wp:docPr id="174308768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179713430" name="Picture"/>
+                                <pic:cNvPr id="174308768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169326024" name="Picture">
+                        <wp:docPr id="681209224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169326024" name="Picture"/>
+                                <pic:cNvPr id="681209224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263033696" name="Picture">
+                        <wp:docPr id="331933814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263033696" name="Picture"/>
+                                <pic:cNvPr id="331933814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570097072" name="Picture">
+                        <wp:docPr id="1315795952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570097072" name="Picture"/>
+                                <pic:cNvPr id="1315795952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325262706" name="Picture">
+                        <wp:docPr id="1853031750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325262706" name="Picture"/>
+                                <pic:cNvPr id="1853031750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162991990" name="Picture">
+                        <wp:docPr id="1139906346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162991990" name="Picture"/>
+                                <pic:cNvPr id="1139906346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440620900" name="Picture">
+                        <wp:docPr id="337181555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440620900" name="Picture"/>
+                                <pic:cNvPr id="337181555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985019993" name="Picture">
+                        <wp:docPr id="697643419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985019993" name="Picture"/>
+                                <pic:cNvPr id="697643419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="461926173" name="Picture">
+                        <wp:docPr id="282515160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="461926173" name="Picture"/>
+                                <pic:cNvPr id="282515160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1007992736" name="Picture">
+                        <wp:docPr id="1240428827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1007992736" name="Picture"/>
+                                <pic:cNvPr id="1240428827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="795114071" name="Picture">
+                        <wp:docPr id="181210154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="795114071" name="Picture"/>
+                                <pic:cNvPr id="181210154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1909607325" name="Picture">
+                        <wp:docPr id="1332969620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1909607325" name="Picture"/>
+                                <pic:cNvPr id="1332969620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1635009486" name="Picture">
+                        <wp:docPr id="1175588169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1635009486" name="Picture"/>
+                                <pic:cNvPr id="1175588169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666063514" name="Picture">
+                        <wp:docPr id="699881444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666063514" name="Picture"/>
+                                <pic:cNvPr id="699881444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928219558" name="Picture">
+                        <wp:docPr id="646372219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928219558" name="Picture"/>
+                                <pic:cNvPr id="646372219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472262066" name="Picture">
+                        <wp:docPr id="304715622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472262066" name="Picture"/>
+                                <pic:cNvPr id="304715622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709292678" name="Picture">
+                        <wp:docPr id="703273551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709292678" name="Picture"/>
+                                <pic:cNvPr id="703273551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261268197" name="Picture">
+                        <wp:docPr id="217597688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261268197" name="Picture"/>
+                                <pic:cNvPr id="217597688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256599585" name="Picture">
+                  <wp:docPr id="1902494069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256599585" name="Picture"/>
+                          <pic:cNvPr id="1902494069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790406320" name="Picture">
+                  <wp:docPr id="1859345936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790406320" name="Picture"/>
+                          <pic:cNvPr id="1859345936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156833444" name="Picture">
+                  <wp:docPr id="1472142288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156833444" name="Picture"/>
+                          <pic:cNvPr id="1472142288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151742866" name="Picture">
+                  <wp:docPr id="572170187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151742866" name="Picture"/>
+                          <pic:cNvPr id="572170187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362239877" name="Picture">
+                  <wp:docPr id="850252051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362239877" name="Picture"/>
+                          <pic:cNvPr id="850252051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67135837" name="Picture">
+                  <wp:docPr id="1750923823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67135837" name="Picture"/>
+                          <pic:cNvPr id="1750923823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895301155" name="Picture">
+                        <wp:docPr id="80990270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895301155" name="Picture"/>
+                                <pic:cNvPr id="80990270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435970166" name="Picture">
+                  <wp:docPr id="456281884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435970166" name="Picture"/>
+                          <pic:cNvPr id="456281884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445566733" name="Picture">
+                  <wp:docPr id="452912237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445566733" name="Picture"/>
+                          <pic:cNvPr id="452912237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717700455" name="Picture">
+                  <wp:docPr id="3577132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717700455" name="Picture"/>
+                          <pic:cNvPr id="3577132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32372075" name="Picture">
+                  <wp:docPr id="261960297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32372075" name="Picture"/>
+                          <pic:cNvPr id="261960297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574875732" name="Picture">
+                  <wp:docPr id="196995860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574875732" name="Picture"/>
+                          <pic:cNvPr id="196995860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792254930" name="Picture">
+                  <wp:docPr id="1892432747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792254930" name="Picture"/>
+                          <pic:cNvPr id="1892432747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633649054" name="Picture">
+                        <wp:docPr id="410716305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633649054" name="Picture"/>
+                                <pic:cNvPr id="410716305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146813486" name="Picture">
+                  <wp:docPr id="167608214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146813486" name="Picture"/>
+                          <pic:cNvPr id="167608214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109547904" name="Picture">
+                  <wp:docPr id="1683210312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109547904" name="Picture"/>
+                          <pic:cNvPr id="1683210312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703943723" name="Picture">
+                  <wp:docPr id="478316156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703943723" name="Picture"/>
+                          <pic:cNvPr id="478316156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164884671" name="Picture">
+                  <wp:docPr id="2039711490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164884671" name="Picture"/>
+                          <pic:cNvPr id="2039711490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225129751" name="Picture">
+                  <wp:docPr id="1983823677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225129751" name="Picture"/>
+                          <pic:cNvPr id="1983823677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304649464" name="Picture">
+                  <wp:docPr id="1889152006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304649464" name="Picture"/>
+                          <pic:cNvPr id="1889152006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626751802" name="Picture">
+                        <wp:docPr id="992184310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626751802" name="Picture"/>
+                                <pic:cNvPr id="992184310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909087880" name="Picture">
+                  <wp:docPr id="444102280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909087880" name="Picture"/>
+                          <pic:cNvPr id="444102280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250154122" name="Picture">
+                  <wp:docPr id="473166578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250154122" name="Picture"/>
+                          <pic:cNvPr id="473166578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696584057" name="Picture">
+                  <wp:docPr id="1845990872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696584057" name="Picture"/>
+                          <pic:cNvPr id="1845990872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325054253" name="Picture">
+                  <wp:docPr id="1836821413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325054253" name="Picture"/>
+                          <pic:cNvPr id="1836821413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286799347" name="Picture">
+                  <wp:docPr id="982242065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286799347" name="Picture"/>
+                          <pic:cNvPr id="982242065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805251796" name="Picture">
+                  <wp:docPr id="366862492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805251796" name="Picture"/>
+                          <pic:cNvPr id="366862492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938720349" name="Picture">
+                        <wp:docPr id="193276237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938720349" name="Picture"/>
+                                <pic:cNvPr id="193276237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325632291" name="Picture">
+                  <wp:docPr id="1898373537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325632291" name="Picture"/>
+                          <pic:cNvPr id="1898373537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563467318" name="Picture">
+                  <wp:docPr id="1442534458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563467318" name="Picture"/>
+                          <pic:cNvPr id="1442534458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530595192" name="Picture">
+                  <wp:docPr id="717394929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530595192" name="Picture"/>
+                          <pic:cNvPr id="717394929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227832434" name="Picture">
+                  <wp:docPr id="267294525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227832434" name="Picture"/>
+                          <pic:cNvPr id="267294525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318996003" name="Picture">
+                  <wp:docPr id="1931121732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318996003" name="Picture"/>
+                          <pic:cNvPr id="1931121732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946089308" name="Picture">
+                  <wp:docPr id="624540731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946089308" name="Picture"/>
+                          <pic:cNvPr id="624540731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620869948" name="Picture">
+                  <wp:docPr id="68730921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620869948" name="Picture"/>
+                          <pic:cNvPr id="68730921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016491533" name="Picture">
+                  <wp:docPr id="1822977269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016491533" name="Picture"/>
+                          <pic:cNvPr id="1822977269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034073996" name="Picture">
+                  <wp:docPr id="1536831688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034073996" name="Picture"/>
+                          <pic:cNvPr id="1536831688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173785509" name="Picture">
+                  <wp:docPr id="1819567153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173785509" name="Picture"/>
+                          <pic:cNvPr id="1819567153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324944448" name="Picture">
+                  <wp:docPr id="1358124816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324944448" name="Picture"/>
+                          <pic:cNvPr id="1358124816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426720412" name="Picture">
+                  <wp:docPr id="264686050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426720412" name="Picture"/>
+                          <pic:cNvPr id="264686050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082311390" name="Picture">
+                  <wp:docPr id="743727570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082311390" name="Picture"/>
+                          <pic:cNvPr id="743727570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282700471" name="Picture">
+                  <wp:docPr id="214974331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282700471" name="Picture"/>
+                          <pic:cNvPr id="214974331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576924288" name="Picture">
+                  <wp:docPr id="217955879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576924288" name="Picture"/>
+                          <pic:cNvPr id="217955879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>