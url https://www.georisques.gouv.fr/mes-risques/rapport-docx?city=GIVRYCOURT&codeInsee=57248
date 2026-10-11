--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155709942" name="Picture">
+                  <wp:docPr id="1116455556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155709942" name="Picture"/>
+                          <pic:cNvPr id="1116455556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973162035" name="Picture">
+                  <wp:docPr id="47524814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973162035" name="Picture"/>
+                          <pic:cNvPr id="47524814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388584705" name="Picture">
+                        <wp:docPr id="770910298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388584705" name="Picture"/>
+                                <pic:cNvPr id="770910298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960387512" name="Picture">
+                  <wp:docPr id="2140383058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960387512" name="Picture"/>
+                          <pic:cNvPr id="2140383058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839512351" name="Picture">
+                  <wp:docPr id="1279224997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839512351" name="Picture"/>
+                          <pic:cNvPr id="1279224997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810101949" name="Picture">
+                  <wp:docPr id="1484927240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810101949" name="Picture"/>
+                          <pic:cNvPr id="1484927240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301492190" name="Picture">
+                  <wp:docPr id="2027214571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301492190" name="Picture"/>
+                          <pic:cNvPr id="2027214571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743472528" name="Picture">
+                  <wp:docPr id="1241184643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743472528" name="Picture"/>
+                          <pic:cNvPr id="1241184643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984870795" name="Picture">
+                        <wp:docPr id="721937321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984870795" name="Picture"/>
+                                <pic:cNvPr id="721937321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148006127" name="Picture">
+                        <wp:docPr id="666373720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148006127" name="Picture"/>
+                                <pic:cNvPr id="666373720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647190935" name="Picture">
+                        <wp:docPr id="1753728586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647190935" name="Picture"/>
+                                <pic:cNvPr id="1753728586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1949207353" name="Picture">
+                        <wp:docPr id="1228892426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1949207353" name="Picture"/>
+                                <pic:cNvPr id="1228892426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036770676" name="Picture">
+                        <wp:docPr id="1955989674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036770676" name="Picture"/>
+                                <pic:cNvPr id="1955989674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872896034" name="Picture">
+                        <wp:docPr id="1948792460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872896034" name="Picture"/>
+                                <pic:cNvPr id="1948792460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353081449" name="Picture">
+                        <wp:docPr id="1032519938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353081449" name="Picture"/>
+                                <pic:cNvPr id="1032519938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902555068" name="Picture">
+                        <wp:docPr id="677762989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902555068" name="Picture"/>
+                                <pic:cNvPr id="677762989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1922465416" name="Picture">
+                        <wp:docPr id="1847136407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1922465416" name="Picture"/>
+                                <pic:cNvPr id="1847136407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1567108864" name="Picture">
+                        <wp:docPr id="135985621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1567108864" name="Picture"/>
+                                <pic:cNvPr id="135985621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405460361" name="Picture">
+                        <wp:docPr id="1945523824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405460361" name="Picture"/>
+                                <pic:cNvPr id="1945523824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869591895" name="Picture">
+                        <wp:docPr id="1225282517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869591895" name="Picture"/>
+                                <pic:cNvPr id="1225282517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844446279" name="Picture">
+                        <wp:docPr id="1581489837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844446279" name="Picture"/>
+                                <pic:cNvPr id="1581489837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212912081" name="Picture">
+                        <wp:docPr id="188474277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212912081" name="Picture"/>
+                                <pic:cNvPr id="188474277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705611649" name="Picture">
+                        <wp:docPr id="1675638379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705611649" name="Picture"/>
+                                <pic:cNvPr id="1675638379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783087461" name="Picture">
+                  <wp:docPr id="1595465619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783087461" name="Picture"/>
+                          <pic:cNvPr id="1595465619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595895657" name="Picture">
+                  <wp:docPr id="502476162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595895657" name="Picture"/>
+                          <pic:cNvPr id="502476162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755378800" name="Picture">
+                  <wp:docPr id="844617500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755378800" name="Picture"/>
+                          <pic:cNvPr id="844617500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837945061" name="Picture">
+                  <wp:docPr id="1937166649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837945061" name="Picture"/>
+                          <pic:cNvPr id="1937166649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101131452" name="Picture">
+                  <wp:docPr id="820224752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101131452" name="Picture"/>
+                          <pic:cNvPr id="820224752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009022162" name="Picture">
+                  <wp:docPr id="1529837608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009022162" name="Picture"/>
+                          <pic:cNvPr id="1529837608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813842233" name="Picture">
+                        <wp:docPr id="787675635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813842233" name="Picture"/>
+                                <pic:cNvPr id="787675635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19362,57 +19362,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114712884" name="Picture">
+                        <wp:docPr id="1856772325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114712884" name="Picture"/>
+                                <pic:cNvPr id="1856772325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20748,57 +20748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660196539" name="Picture">
+                  <wp:docPr id="996139644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660196539" name="Picture"/>
+                          <pic:cNvPr id="996139644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20828,57 +20828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053604078" name="Picture">
+                  <wp:docPr id="284096261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053604078" name="Picture"/>
+                          <pic:cNvPr id="284096261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21373,57 +21373,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032591062" name="Picture">
+                  <wp:docPr id="1693777906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032591062" name="Picture"/>
+                          <pic:cNvPr id="1693777906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58593406" name="Picture">
+                  <wp:docPr id="392725200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58593406" name="Picture"/>
+                          <pic:cNvPr id="392725200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23458,57 +23458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587121249" name="Picture">
+                  <wp:docPr id="1411441824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587121249" name="Picture"/>
+                          <pic:cNvPr id="1411441824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24102,57 +24102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536525530" name="Picture">
+                  <wp:docPr id="1780491700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536525530" name="Picture"/>
+                          <pic:cNvPr id="1780491700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25100,57 +25100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68685427" name="Picture">
+                  <wp:docPr id="631384202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68685427" name="Picture"/>
+                          <pic:cNvPr id="631384202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25203,57 +25203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322179816" name="Picture">
+                  <wp:docPr id="1585394183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322179816" name="Picture"/>
+                          <pic:cNvPr id="1585394183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26582,57 +26582,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657731047" name="Picture">
+                  <wp:docPr id="1543374235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657731047" name="Picture"/>
+                          <pic:cNvPr id="1543374235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27707,57 +27707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269665136" name="Picture">
+                        <wp:docPr id="2132197026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269665136" name="Picture"/>
+                                <pic:cNvPr id="2132197026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28610,57 +28610,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592733120" name="Picture">
+                        <wp:docPr id="1283651213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592733120" name="Picture"/>
+                                <pic:cNvPr id="1283651213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30218,57 +30218,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325163735" name="Picture">
+                  <wp:docPr id="798864204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325163735" name="Picture"/>
+                          <pic:cNvPr id="798864204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30307,57 +30307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216638547" name="Picture">
+                  <wp:docPr id="1532128024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216638547" name="Picture"/>
+                          <pic:cNvPr id="1532128024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30951,57 +30951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213095648" name="Picture">
+                  <wp:docPr id="4180065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213095648" name="Picture"/>
+                          <pic:cNvPr id="4180065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31949,57 +31949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652717414" name="Picture">
+                  <wp:docPr id="183120804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652717414" name="Picture"/>
+                          <pic:cNvPr id="183120804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32052,57 +32052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75513562" name="Picture">
+                  <wp:docPr id="676434287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75513562" name="Picture"/>
+                          <pic:cNvPr id="676434287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33433,57 +33433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033134561" name="Picture">
+                  <wp:docPr id="805273371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033134561" name="Picture"/>
+                          <pic:cNvPr id="805273371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34576,57 +34576,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1716610820" name="Picture">
+                        <wp:docPr id="652468677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1716610820" name="Picture"/>
+                                <pic:cNvPr id="652468677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35985,57 +35985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713448972" name="Picture">
+                  <wp:docPr id="1924158885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713448972" name="Picture"/>
+                          <pic:cNvPr id="1924158885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36074,57 +36074,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857380272" name="Picture">
+                  <wp:docPr id="106305764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857380272" name="Picture"/>
+                          <pic:cNvPr id="106305764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36754,57 +36754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020636785" name="Picture">
+                  <wp:docPr id="1080802716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020636785" name="Picture"/>
+                          <pic:cNvPr id="1080802716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37815,57 +37815,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365808961" name="Picture">
+                  <wp:docPr id="668587266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365808961" name="Picture"/>
+                          <pic:cNvPr id="668587266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37918,57 +37918,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096647519" name="Picture">
+                  <wp:docPr id="1918818901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096647519" name="Picture"/>
+                          <pic:cNvPr id="1918818901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39376,57 +39376,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485997003" name="Picture">
+                  <wp:docPr id="731932644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485997003" name="Picture"/>
+                          <pic:cNvPr id="731932644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40573,57 +40573,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510503599" name="Picture">
+                        <wp:docPr id="1138322681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510503599" name="Picture"/>
+                                <pic:cNvPr id="1138322681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42743,57 +42743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640104854" name="Picture">
+                  <wp:docPr id="4741343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640104854" name="Picture"/>
+                          <pic:cNvPr id="4741343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42832,57 +42832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033619039" name="Picture">
+                  <wp:docPr id="75851804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033619039" name="Picture"/>
+                          <pic:cNvPr id="75851804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43476,57 +43476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610755802" name="Picture">
+                  <wp:docPr id="204698321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610755802" name="Picture"/>
+                          <pic:cNvPr id="204698321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44474,57 +44474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950854231" name="Picture">
+                  <wp:docPr id="1758646967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950854231" name="Picture"/>
+                          <pic:cNvPr id="1758646967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44577,57 +44577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976637719" name="Picture">
+                  <wp:docPr id="1317637491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976637719" name="Picture"/>
+                          <pic:cNvPr id="1317637491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45954,57 +45954,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800758194" name="Picture">
+                  <wp:docPr id="1729086722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800758194" name="Picture"/>
+                          <pic:cNvPr id="1729086722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47097,57 +47097,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="191824251" name="Picture">
+                        <wp:docPr id="1670443531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="191824251" name="Picture"/>
+                                <pic:cNvPr id="1670443531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48318,57 +48318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885568685" name="Picture">
+                  <wp:docPr id="2049838254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885568685" name="Picture"/>
+                          <pic:cNvPr id="2049838254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48389,57 +48389,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396254206" name="Picture">
+                  <wp:docPr id="1713966696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396254206" name="Picture"/>
+                          <pic:cNvPr id="1713966696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48803,57 +48803,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596214523" name="Picture">
+                  <wp:docPr id="1049647891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596214523" name="Picture"/>
+                          <pic:cNvPr id="1049647891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>