--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834899158" name="Picture">
+                  <wp:docPr id="1815283374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834899158" name="Picture"/>
+                          <pic:cNvPr id="1815283374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471226565" name="Picture">
+                  <wp:docPr id="1840142966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471226565" name="Picture"/>
+                          <pic:cNvPr id="1840142966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112187865" name="Picture">
+                        <wp:docPr id="1135198715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112187865" name="Picture"/>
+                                <pic:cNvPr id="1135198715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190240121" name="Picture">
+                  <wp:docPr id="15547011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190240121" name="Picture"/>
+                          <pic:cNvPr id="15547011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856671625" name="Picture">
+                  <wp:docPr id="2002013357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856671625" name="Picture"/>
+                          <pic:cNvPr id="2002013357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609644283" name="Picture">
+                  <wp:docPr id="1231461402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609644283" name="Picture"/>
+                          <pic:cNvPr id="1231461402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360109957" name="Picture">
+                  <wp:docPr id="1802211673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360109957" name="Picture"/>
+                          <pic:cNvPr id="1802211673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163972683" name="Picture">
+                  <wp:docPr id="58059581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163972683" name="Picture"/>
+                          <pic:cNvPr id="58059581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="431802634" name="Picture">
+                        <wp:docPr id="1039516102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="431802634" name="Picture"/>
+                                <pic:cNvPr id="1039516102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267153751" name="Picture">
+                        <wp:docPr id="1676001010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267153751" name="Picture"/>
+                                <pic:cNvPr id="1676001010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592286050" name="Picture">
+                        <wp:docPr id="295278794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592286050" name="Picture"/>
+                                <pic:cNvPr id="295278794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="188303239" name="Picture">
+                        <wp:docPr id="536709441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="188303239" name="Picture"/>
+                                <pic:cNvPr id="536709441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974666553" name="Picture">
+                        <wp:docPr id="1921250550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974666553" name="Picture"/>
+                                <pic:cNvPr id="1921250550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565147277" name="Picture">
+                        <wp:docPr id="1075255445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565147277" name="Picture"/>
+                                <pic:cNvPr id="1075255445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067524235" name="Picture">
+                        <wp:docPr id="1357939608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067524235" name="Picture"/>
+                                <pic:cNvPr id="1357939608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892581488" name="Picture">
+                        <wp:docPr id="1237861895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892581488" name="Picture"/>
+                                <pic:cNvPr id="1237861895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473002265" name="Picture">
+                        <wp:docPr id="1261723230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473002265" name="Picture"/>
+                                <pic:cNvPr id="1261723230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920776965" name="Picture">
+                        <wp:docPr id="2096976868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920776965" name="Picture"/>
+                                <pic:cNvPr id="2096976868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049221627" name="Picture">
+                        <wp:docPr id="1727361271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049221627" name="Picture"/>
+                                <pic:cNvPr id="1727361271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631874911" name="Picture">
+                        <wp:docPr id="375744772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631874911" name="Picture"/>
+                                <pic:cNvPr id="375744772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337398461" name="Picture">
+                        <wp:docPr id="1268725726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337398461" name="Picture"/>
+                                <pic:cNvPr id="1268725726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016593702" name="Picture">
+                        <wp:docPr id="839791657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016593702" name="Picture"/>
+                                <pic:cNvPr id="839791657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068797505" name="Picture">
+                        <wp:docPr id="1210045822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068797505" name="Picture"/>
+                                <pic:cNvPr id="1210045822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867997469" name="Picture">
+                  <wp:docPr id="1382301027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867997469" name="Picture"/>
+                          <pic:cNvPr id="1382301027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562369026" name="Picture">
+                  <wp:docPr id="2005261410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562369026" name="Picture"/>
+                          <pic:cNvPr id="2005261410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706028233" name="Picture">
+                  <wp:docPr id="805059768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706028233" name="Picture"/>
+                          <pic:cNvPr id="805059768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934765671" name="Picture">
+                  <wp:docPr id="797011494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934765671" name="Picture"/>
+                          <pic:cNvPr id="797011494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186792672" name="Picture">
+                  <wp:docPr id="1618174031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186792672" name="Picture"/>
+                          <pic:cNvPr id="1618174031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236478506" name="Picture">
+                  <wp:docPr id="358551387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236478506" name="Picture"/>
+                          <pic:cNvPr id="358551387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="876589062" name="Picture">
+                        <wp:docPr id="1238767583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="876589062" name="Picture"/>
+                                <pic:cNvPr id="1238767583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882703212" name="Picture">
+                  <wp:docPr id="1671372999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882703212" name="Picture"/>
+                          <pic:cNvPr id="1671372999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248857436" name="Picture">
+                  <wp:docPr id="687183468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248857436" name="Picture"/>
+                          <pic:cNvPr id="687183468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201896704" name="Picture">
+                  <wp:docPr id="1373901890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201896704" name="Picture"/>
+                          <pic:cNvPr id="1373901890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527647847" name="Picture">
+                  <wp:docPr id="1839260916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527647847" name="Picture"/>
+                          <pic:cNvPr id="1839260916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742668299" name="Picture">
+                  <wp:docPr id="2094908794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742668299" name="Picture"/>
+                          <pic:cNvPr id="2094908794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221069564" name="Picture">
+                  <wp:docPr id="1332630347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221069564" name="Picture"/>
+                          <pic:cNvPr id="1332630347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123818340" name="Picture">
+                        <wp:docPr id="1352577366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123818340" name="Picture"/>
+                                <pic:cNvPr id="1352577366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747072949" name="Picture">
+                  <wp:docPr id="1534996120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747072949" name="Picture"/>
+                          <pic:cNvPr id="1534996120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695843785" name="Picture">
+                  <wp:docPr id="377842973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695843785" name="Picture"/>
+                          <pic:cNvPr id="377842973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667798462" name="Picture">
+                  <wp:docPr id="135106494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667798462" name="Picture"/>
+                          <pic:cNvPr id="135106494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919791905" name="Picture">
+                  <wp:docPr id="1243179138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919791905" name="Picture"/>
+                          <pic:cNvPr id="1243179138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134093271" name="Picture">
+                  <wp:docPr id="1129636245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134093271" name="Picture"/>
+                          <pic:cNvPr id="1129636245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784968175" name="Picture">
+                  <wp:docPr id="344231736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784968175" name="Picture"/>
+                          <pic:cNvPr id="344231736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924853122" name="Picture">
+                        <wp:docPr id="1344339811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924853122" name="Picture"/>
+                                <pic:cNvPr id="1344339811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752427314" name="Picture">
+                  <wp:docPr id="229068286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752427314" name="Picture"/>
+                          <pic:cNvPr id="229068286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751443303" name="Picture">
+                  <wp:docPr id="192834134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751443303" name="Picture"/>
+                          <pic:cNvPr id="192834134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301790996" name="Picture">
+                  <wp:docPr id="1550997437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301790996" name="Picture"/>
+                          <pic:cNvPr id="1550997437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466601527" name="Picture">
+                  <wp:docPr id="801426466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466601527" name="Picture"/>
+                          <pic:cNvPr id="801426466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410651234" name="Picture">
+                  <wp:docPr id="1460678486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410651234" name="Picture"/>
+                          <pic:cNvPr id="1460678486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796663064" name="Picture">
+                  <wp:docPr id="428955062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796663064" name="Picture"/>
+                          <pic:cNvPr id="428955062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269412206" name="Picture">
+                  <wp:docPr id="698681680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269412206" name="Picture"/>
+                          <pic:cNvPr id="698681680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952740482" name="Picture">
+                  <wp:docPr id="391999780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952740482" name="Picture"/>
+                          <pic:cNvPr id="391999780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675342314" name="Picture">
+                  <wp:docPr id="1483921975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675342314" name="Picture"/>
+                          <pic:cNvPr id="1483921975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238595782" name="Picture">
+                        <wp:docPr id="504427150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238595782" name="Picture"/>
+                                <pic:cNvPr id="504427150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000278775" name="Picture">
+                  <wp:docPr id="1358770201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000278775" name="Picture"/>
+                          <pic:cNvPr id="1358770201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102750827" name="Picture">
+                  <wp:docPr id="645129838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102750827" name="Picture"/>
+                          <pic:cNvPr id="645129838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617300790" name="Picture">
+                  <wp:docPr id="1998487562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617300790" name="Picture"/>
+                          <pic:cNvPr id="1998487562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894773662" name="Picture">
+                  <wp:docPr id="529884712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894773662" name="Picture"/>
+                          <pic:cNvPr id="529884712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647299201" name="Picture">
+                  <wp:docPr id="500377872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647299201" name="Picture"/>
+                          <pic:cNvPr id="500377872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007517882" name="Picture">
+                  <wp:docPr id="818675279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007517882" name="Picture"/>
+                          <pic:cNvPr id="818675279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580438206" name="Picture">
+                        <wp:docPr id="193089120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580438206" name="Picture"/>
+                                <pic:cNvPr id="193089120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399555533" name="Picture">
+                  <wp:docPr id="1691676889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399555533" name="Picture"/>
+                          <pic:cNvPr id="1691676889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355717900" name="Picture">
+                  <wp:docPr id="1984285982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355717900" name="Picture"/>
+                          <pic:cNvPr id="1984285982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230511619" name="Picture">
+                  <wp:docPr id="1074245013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230511619" name="Picture"/>
+                          <pic:cNvPr id="1074245013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>