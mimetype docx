--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490485409" name="Picture">
+                  <wp:docPr id="1090577355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490485409" name="Picture"/>
+                          <pic:cNvPr id="1090577355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730363172" name="Picture">
+                  <wp:docPr id="420732323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730363172" name="Picture"/>
+                          <pic:cNvPr id="420732323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164845603" name="Picture">
+                        <wp:docPr id="18126079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164845603" name="Picture"/>
+                                <pic:cNvPr id="18126079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347884400" name="Picture">
+                  <wp:docPr id="1084606381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347884400" name="Picture"/>
+                          <pic:cNvPr id="1084606381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405936723" name="Picture">
+                  <wp:docPr id="1666727314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405936723" name="Picture"/>
+                          <pic:cNvPr id="1666727314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166889929" name="Picture">
+                  <wp:docPr id="1495815815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166889929" name="Picture"/>
+                          <pic:cNvPr id="1495815815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654407310" name="Picture">
+                  <wp:docPr id="375535797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654407310" name="Picture"/>
+                          <pic:cNvPr id="375535797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926138812" name="Picture">
+                  <wp:docPr id="1337269117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926138812" name="Picture"/>
+                          <pic:cNvPr id="1337269117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931798128" name="Picture">
+                        <wp:docPr id="1532077683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931798128" name="Picture"/>
+                                <pic:cNvPr id="1532077683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850866448" name="Picture">
+                        <wp:docPr id="655604046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850866448" name="Picture"/>
+                                <pic:cNvPr id="655604046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53826786" name="Picture">
+                        <wp:docPr id="2139509385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53826786" name="Picture"/>
+                                <pic:cNvPr id="2139509385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689043603" name="Picture">
+                        <wp:docPr id="2036941747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689043603" name="Picture"/>
+                                <pic:cNvPr id="2036941747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416660074" name="Picture">
+                        <wp:docPr id="1214319532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416660074" name="Picture"/>
+                                <pic:cNvPr id="1214319532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1173668691" name="Picture">
+                        <wp:docPr id="1024155590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1173668691" name="Picture"/>
+                                <pic:cNvPr id="1024155590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541722926" name="Picture">
+                        <wp:docPr id="2051711272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541722926" name="Picture"/>
+                                <pic:cNvPr id="2051711272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373737757" name="Picture">
+                        <wp:docPr id="1651838088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373737757" name="Picture"/>
+                                <pic:cNvPr id="1651838088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435943262" name="Picture">
+                        <wp:docPr id="1960829113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435943262" name="Picture"/>
+                                <pic:cNvPr id="1960829113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053834205" name="Picture">
+                        <wp:docPr id="1995858579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053834205" name="Picture"/>
+                                <pic:cNvPr id="1995858579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817118780" name="Picture">
+                        <wp:docPr id="927221845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817118780" name="Picture"/>
+                                <pic:cNvPr id="927221845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1475385178" name="Picture">
+                        <wp:docPr id="1833070392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1475385178" name="Picture"/>
+                                <pic:cNvPr id="1833070392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075139497" name="Picture">
+                        <wp:docPr id="1015699213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075139497" name="Picture"/>
+                                <pic:cNvPr id="1015699213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652121982" name="Picture">
+                        <wp:docPr id="1133669071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652121982" name="Picture"/>
+                                <pic:cNvPr id="1133669071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308747992" name="Picture">
+                        <wp:docPr id="2075827729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308747992" name="Picture"/>
+                                <pic:cNvPr id="2075827729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848563709" name="Picture">
+                  <wp:docPr id="1619205434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848563709" name="Picture"/>
+                          <pic:cNvPr id="1619205434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187184131" name="Picture">
+                  <wp:docPr id="249112815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187184131" name="Picture"/>
+                          <pic:cNvPr id="249112815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138278402" name="Picture">
+                  <wp:docPr id="1451049590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138278402" name="Picture"/>
+                          <pic:cNvPr id="1451049590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252035016" name="Picture">
+                  <wp:docPr id="1479447366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252035016" name="Picture"/>
+                          <pic:cNvPr id="1479447366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240221725" name="Picture">
+                  <wp:docPr id="1071891663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240221725" name="Picture"/>
+                          <pic:cNvPr id="1071891663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035987409" name="Picture">
+                  <wp:docPr id="1527483566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035987409" name="Picture"/>
+                          <pic:cNvPr id="1527483566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448274320" name="Picture">
+                        <wp:docPr id="1097774679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448274320" name="Picture"/>
+                                <pic:cNvPr id="1097774679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152034713" name="Picture">
+                  <wp:docPr id="181674431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152034713" name="Picture"/>
+                          <pic:cNvPr id="181674431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806062902" name="Picture">
+                  <wp:docPr id="1422002880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806062902" name="Picture"/>
+                          <pic:cNvPr id="1422002880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834175821" name="Picture">
+                  <wp:docPr id="1621803521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834175821" name="Picture"/>
+                          <pic:cNvPr id="1621803521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509886939" name="Picture">
+                  <wp:docPr id="42080643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509886939" name="Picture"/>
+                          <pic:cNvPr id="42080643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356970272" name="Picture">
+                  <wp:docPr id="526329492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356970272" name="Picture"/>
+                          <pic:cNvPr id="526329492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640244683" name="Picture">
+                  <wp:docPr id="1688773040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640244683" name="Picture"/>
+                          <pic:cNvPr id="1688773040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744227833" name="Picture">
+                        <wp:docPr id="75928731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744227833" name="Picture"/>
+                                <pic:cNvPr id="75928731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869386201" name="Picture">
+                        <wp:docPr id="1559828181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869386201" name="Picture"/>
+                                <pic:cNvPr id="1559828181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540356566" name="Picture">
+                  <wp:docPr id="1612230462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540356566" name="Picture"/>
+                          <pic:cNvPr id="1612230462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768557841" name="Picture">
+                  <wp:docPr id="1195909629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768557841" name="Picture"/>
+                          <pic:cNvPr id="1195909629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516475035" name="Picture">
+                  <wp:docPr id="420731964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516475035" name="Picture"/>
+                          <pic:cNvPr id="420731964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700088227" name="Picture">
+                  <wp:docPr id="616062699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700088227" name="Picture"/>
+                          <pic:cNvPr id="616062699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249020000" name="Picture">
+                  <wp:docPr id="89922475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249020000" name="Picture"/>
+                          <pic:cNvPr id="89922475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180663968" name="Picture">
+                  <wp:docPr id="1201354111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180663968" name="Picture"/>
+                          <pic:cNvPr id="1201354111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324414223" name="Picture">
+                        <wp:docPr id="92249654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324414223" name="Picture"/>
+                                <pic:cNvPr id="92249654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32683,57 +32683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098440572" name="Picture">
+                  <wp:docPr id="1183362026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098440572" name="Picture"/>
+                          <pic:cNvPr id="1183362026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32772,57 +32772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315630649" name="Picture">
+                  <wp:docPr id="201960324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315630649" name="Picture"/>
+                          <pic:cNvPr id="201960324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531048929" name="Picture">
+                  <wp:docPr id="1971194397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531048929" name="Picture"/>
+                          <pic:cNvPr id="1971194397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34414,57 +34414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599288236" name="Picture">
+                  <wp:docPr id="1887741401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599288236" name="Picture"/>
+                          <pic:cNvPr id="1887741401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34517,57 +34517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233655227" name="Picture">
+                  <wp:docPr id="1527686921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233655227" name="Picture"/>
+                          <pic:cNvPr id="1527686921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35894,57 +35894,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507415469" name="Picture">
+                  <wp:docPr id="1655250146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507415469" name="Picture"/>
+                          <pic:cNvPr id="1655250146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37037,57 +37037,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="617305382" name="Picture">
+                        <wp:docPr id="1120383245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="617305382" name="Picture"/>
+                                <pic:cNvPr id="1120383245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38398,57 +38398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321390577" name="Picture">
+                  <wp:docPr id="1755577275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321390577" name="Picture"/>
+                          <pic:cNvPr id="1755577275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38487,57 +38487,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247042213" name="Picture">
+                  <wp:docPr id="714755263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247042213" name="Picture"/>
+                          <pic:cNvPr id="714755263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39131,57 +39131,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086915741" name="Picture">
+                  <wp:docPr id="951517848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086915741" name="Picture"/>
+                          <pic:cNvPr id="951517848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40129,57 +40129,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273796899" name="Picture">
+                  <wp:docPr id="860660847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273796899" name="Picture"/>
+                          <pic:cNvPr id="860660847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40232,57 +40232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458712578" name="Picture">
+                  <wp:docPr id="1850706435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458712578" name="Picture"/>
+                          <pic:cNvPr id="1850706435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41609,57 +41609,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605487924" name="Picture">
+                  <wp:docPr id="405302503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605487924" name="Picture"/>
+                          <pic:cNvPr id="405302503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42752,57 +42752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="905137642" name="Picture">
+                        <wp:docPr id="1548995045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="905137642" name="Picture"/>
+                                <pic:cNvPr id="1548995045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43973,57 +43973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702674627" name="Picture">
+                  <wp:docPr id="122145244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702674627" name="Picture"/>
+                          <pic:cNvPr id="122145244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44044,57 +44044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478396046" name="Picture">
+                  <wp:docPr id="575968573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478396046" name="Picture"/>
+                          <pic:cNvPr id="575968573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488285961" name="Picture">
+                  <wp:docPr id="1806792479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488285961" name="Picture"/>
+                          <pic:cNvPr id="1806792479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>