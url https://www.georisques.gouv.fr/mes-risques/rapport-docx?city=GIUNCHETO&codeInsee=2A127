--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966540623" name="Picture">
+                  <wp:docPr id="1187652794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966540623" name="Picture"/>
+                          <pic:cNvPr id="1187652794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501946591" name="Picture">
+                  <wp:docPr id="167008906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501946591" name="Picture"/>
+                          <pic:cNvPr id="167008906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826712686" name="Picture">
+                        <wp:docPr id="549710493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826712686" name="Picture"/>
+                                <pic:cNvPr id="549710493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640294923" name="Picture">
+                  <wp:docPr id="297014366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640294923" name="Picture"/>
+                          <pic:cNvPr id="297014366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635585914" name="Picture">
+                  <wp:docPr id="1129287569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635585914" name="Picture"/>
+                          <pic:cNvPr id="1129287569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969970012" name="Picture">
+                  <wp:docPr id="2119309301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969970012" name="Picture"/>
+                          <pic:cNvPr id="2119309301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975381246" name="Picture">
+                  <wp:docPr id="1245294211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975381246" name="Picture"/>
+                          <pic:cNvPr id="1245294211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106253892" name="Picture">
+                  <wp:docPr id="1984653085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106253892" name="Picture"/>
+                          <pic:cNvPr id="1984653085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935253987" name="Picture">
+                        <wp:docPr id="1646965698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935253987" name="Picture"/>
+                                <pic:cNvPr id="1646965698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511678295" name="Picture">
+                        <wp:docPr id="700100329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511678295" name="Picture"/>
+                                <pic:cNvPr id="700100329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544922091" name="Picture">
+                        <wp:docPr id="1784607311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544922091" name="Picture"/>
+                                <pic:cNvPr id="1784607311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185348724" name="Picture">
+                        <wp:docPr id="846184759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185348724" name="Picture"/>
+                                <pic:cNvPr id="846184759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466578747" name="Picture">
+                        <wp:docPr id="13625527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466578747" name="Picture"/>
+                                <pic:cNvPr id="13625527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211002302" name="Picture">
+                        <wp:docPr id="514043563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211002302" name="Picture"/>
+                                <pic:cNvPr id="514043563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632914687" name="Picture">
+                        <wp:docPr id="2092538534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632914687" name="Picture"/>
+                                <pic:cNvPr id="2092538534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398622279" name="Picture">
+                        <wp:docPr id="1374836303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398622279" name="Picture"/>
+                                <pic:cNvPr id="1374836303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097426055" name="Picture">
+                        <wp:docPr id="1905325494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097426055" name="Picture"/>
+                                <pic:cNvPr id="1905325494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1703329335" name="Picture">
+                        <wp:docPr id="1078476842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1703329335" name="Picture"/>
+                                <pic:cNvPr id="1078476842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94104189" name="Picture">
+                        <wp:docPr id="1743845038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94104189" name="Picture"/>
+                                <pic:cNvPr id="1743845038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386661222" name="Picture">
+                        <wp:docPr id="1529597760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386661222" name="Picture"/>
+                                <pic:cNvPr id="1529597760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11646,57 +11646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839011308" name="Picture">
+                  <wp:docPr id="2039362243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839011308" name="Picture"/>
+                          <pic:cNvPr id="2039362243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11735,57 +11735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235063161" name="Picture">
+                  <wp:docPr id="1303397989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235063161" name="Picture"/>
+                          <pic:cNvPr id="1303397989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12379,57 +12379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581356244" name="Picture">
+                  <wp:docPr id="1603661069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581356244" name="Picture"/>
+                          <pic:cNvPr id="1603661069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13607,57 +13607,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199346866" name="Picture">
+                  <wp:docPr id="35603315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199346866" name="Picture"/>
+                          <pic:cNvPr id="35603315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13710,57 +13710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243837692" name="Picture">
+                  <wp:docPr id="1260162775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243837692" name="Picture"/>
+                          <pic:cNvPr id="1260162775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15091,57 +15091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014919498" name="Picture">
+                  <wp:docPr id="1936256636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014919498" name="Picture"/>
+                          <pic:cNvPr id="1936256636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16234,57 +16234,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898534310" name="Picture">
+                        <wp:docPr id="2083796309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898534310" name="Picture"/>
+                                <pic:cNvPr id="2083796309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17602,57 +17602,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232556707" name="Picture">
+                  <wp:docPr id="1284714908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232556707" name="Picture"/>
+                          <pic:cNvPr id="1284714908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17691,57 +17691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917364814" name="Picture">
+                  <wp:docPr id="290466758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917364814" name="Picture"/>
+                          <pic:cNvPr id="290466758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18323,57 +18323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769811528" name="Picture">
+                  <wp:docPr id="1453620928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769811528" name="Picture"/>
+                          <pic:cNvPr id="1453620928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19267,57 +19267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262249178" name="Picture">
+                  <wp:docPr id="1428987454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262249178" name="Picture"/>
+                          <pic:cNvPr id="1428987454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19370,57 +19370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892120111" name="Picture">
+                  <wp:docPr id="1820316539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892120111" name="Picture"/>
+                          <pic:cNvPr id="1820316539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20708,57 +20708,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777942059" name="Picture">
+                  <wp:docPr id="540265340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777942059" name="Picture"/>
+                          <pic:cNvPr id="540265340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21846,57 +21846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412444179" name="Picture">
+                  <wp:docPr id="1954383275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412444179" name="Picture"/>
+                          <pic:cNvPr id="1954383275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21935,57 +21935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455905441" name="Picture">
+                  <wp:docPr id="783319072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455905441" name="Picture"/>
+                          <pic:cNvPr id="783319072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22579,57 +22579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995386420" name="Picture">
+                  <wp:docPr id="283563681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995386420" name="Picture"/>
+                          <pic:cNvPr id="283563681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23577,57 +23577,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812137805" name="Picture">
+                  <wp:docPr id="1465952423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812137805" name="Picture"/>
+                          <pic:cNvPr id="1465952423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23680,57 +23680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641570737" name="Picture">
+                  <wp:docPr id="1237794935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641570737" name="Picture"/>
+                          <pic:cNvPr id="1237794935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25059,57 +25059,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919244210" name="Picture">
+                  <wp:docPr id="404797640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919244210" name="Picture"/>
+                          <pic:cNvPr id="404797640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26193,57 +26193,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144336697" name="Picture">
+                        <wp:docPr id="1539693751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144336697" name="Picture"/>
+                                <pic:cNvPr id="1539693751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27218,57 +27218,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675068346" name="Picture">
+                        <wp:docPr id="1423085319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675068346" name="Picture"/>
+                                <pic:cNvPr id="1423085319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28690,57 +28690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175523758" name="Picture">
+                  <wp:docPr id="1678984515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175523758" name="Picture"/>
+                          <pic:cNvPr id="1678984515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28779,57 +28779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71016690" name="Picture">
+                  <wp:docPr id="1392398838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71016690" name="Picture"/>
+                          <pic:cNvPr id="1392398838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29423,57 +29423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786053102" name="Picture">
+                  <wp:docPr id="1301896242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786053102" name="Picture"/>
+                          <pic:cNvPr id="1301896242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30421,57 +30421,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730712965" name="Picture">
+                  <wp:docPr id="1136620800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730712965" name="Picture"/>
+                          <pic:cNvPr id="1136620800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30524,57 +30524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889427035" name="Picture">
+                  <wp:docPr id="1799633583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889427035" name="Picture"/>
+                          <pic:cNvPr id="1799633583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143599452" name="Picture">
+                  <wp:docPr id="258796053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143599452" name="Picture"/>
+                          <pic:cNvPr id="258796053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33044,57 +33044,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1298465404" name="Picture">
+                        <wp:docPr id="693676827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1298465404" name="Picture"/>
+                                <pic:cNvPr id="693676827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34315,57 +34315,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480640827" name="Picture">
+                  <wp:docPr id="1947829549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480640827" name="Picture"/>
+                          <pic:cNvPr id="1947829549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34395,57 +34395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36635937" name="Picture">
+                  <wp:docPr id="1227797956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36635937" name="Picture"/>
+                          <pic:cNvPr id="1227797956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34874,57 +34874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907487492" name="Picture">
+                  <wp:docPr id="1050847955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907487492" name="Picture"/>
+                          <pic:cNvPr id="1050847955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36602,57 +36602,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872473081" name="Picture">
+                  <wp:docPr id="1015379768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872473081" name="Picture"/>
+                          <pic:cNvPr id="1015379768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36673,57 +36673,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359120166" name="Picture">
+                  <wp:docPr id="3761657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359120166" name="Picture"/>
+                          <pic:cNvPr id="3761657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37087,57 +37087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806714205" name="Picture">
+                  <wp:docPr id="728146719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806714205" name="Picture"/>
+                          <pic:cNvPr id="728146719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>