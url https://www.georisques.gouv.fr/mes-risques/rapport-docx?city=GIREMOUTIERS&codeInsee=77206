--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836924752" name="Picture">
+                  <wp:docPr id="450793551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836924752" name="Picture"/>
+                          <pic:cNvPr id="450793551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934982807" name="Picture">
+                  <wp:docPr id="637427711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934982807" name="Picture"/>
+                          <pic:cNvPr id="637427711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802779185" name="Picture">
+                        <wp:docPr id="972033942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802779185" name="Picture"/>
+                                <pic:cNvPr id="972033942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2448602" name="Picture">
+                  <wp:docPr id="845835228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2448602" name="Picture"/>
+                          <pic:cNvPr id="845835228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711528642" name="Picture">
+                  <wp:docPr id="9986546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711528642" name="Picture"/>
+                          <pic:cNvPr id="9986546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742222311" name="Picture">
+                  <wp:docPr id="512840966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742222311" name="Picture"/>
+                          <pic:cNvPr id="512840966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821975311" name="Picture">
+                  <wp:docPr id="79200287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821975311" name="Picture"/>
+                          <pic:cNvPr id="79200287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694687605" name="Picture">
+                  <wp:docPr id="666874842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694687605" name="Picture"/>
+                          <pic:cNvPr id="666874842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1029571646" name="Picture">
+                        <wp:docPr id="847340610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1029571646" name="Picture"/>
+                                <pic:cNvPr id="847340610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904010104" name="Picture">
+                        <wp:docPr id="2098416997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904010104" name="Picture"/>
+                                <pic:cNvPr id="2098416997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="27825460" name="Picture">
+                        <wp:docPr id="223687943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="27825460" name="Picture"/>
+                                <pic:cNvPr id="223687943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="694245990" name="Picture">
+                        <wp:docPr id="822880082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="694245990" name="Picture"/>
+                                <pic:cNvPr id="822880082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214422708" name="Picture">
+                        <wp:docPr id="1756611493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214422708" name="Picture"/>
+                                <pic:cNvPr id="1756611493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="539838015" name="Picture">
+                        <wp:docPr id="1637003784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="539838015" name="Picture"/>
+                                <pic:cNvPr id="1637003784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="319318725" name="Picture">
+                        <wp:docPr id="37293913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="319318725" name="Picture"/>
+                                <pic:cNvPr id="37293913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206113891" name="Picture">
+                        <wp:docPr id="244877948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206113891" name="Picture"/>
+                                <pic:cNvPr id="244877948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106569284" name="Picture">
+                        <wp:docPr id="178855060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106569284" name="Picture"/>
+                                <pic:cNvPr id="178855060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217533053" name="Picture">
+                        <wp:docPr id="40767061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217533053" name="Picture"/>
+                                <pic:cNvPr id="40767061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449698597" name="Picture">
+                        <wp:docPr id="731093445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449698597" name="Picture"/>
+                                <pic:cNvPr id="731093445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987235469" name="Picture">
+                        <wp:docPr id="117393627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987235469" name="Picture"/>
+                                <pic:cNvPr id="117393627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115377555" name="Picture">
+                        <wp:docPr id="1095858787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115377555" name="Picture"/>
+                                <pic:cNvPr id="1095858787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78522457" name="Picture">
+                        <wp:docPr id="1943966504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78522457" name="Picture"/>
+                                <pic:cNvPr id="1943966504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137401295" name="Picture">
+                        <wp:docPr id="1901842043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137401295" name="Picture"/>
+                                <pic:cNvPr id="1901842043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959344343" name="Picture">
+                  <wp:docPr id="1854786992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959344343" name="Picture"/>
+                          <pic:cNvPr id="1854786992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591467610" name="Picture">
+                  <wp:docPr id="1789263472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591467610" name="Picture"/>
+                          <pic:cNvPr id="1789263472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265141355" name="Picture">
+                  <wp:docPr id="2000425702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265141355" name="Picture"/>
+                          <pic:cNvPr id="2000425702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748116832" name="Picture">
+                  <wp:docPr id="1934588523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748116832" name="Picture"/>
+                          <pic:cNvPr id="1934588523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286086830" name="Picture">
+                  <wp:docPr id="2106955525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286086830" name="Picture"/>
+                          <pic:cNvPr id="2106955525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330678285" name="Picture">
+                  <wp:docPr id="1600206503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330678285" name="Picture"/>
+                          <pic:cNvPr id="1600206503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879530277" name="Picture">
+                        <wp:docPr id="1773250054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879530277" name="Picture"/>
+                                <pic:cNvPr id="1773250054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223478938" name="Picture">
+                  <wp:docPr id="699806322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223478938" name="Picture"/>
+                          <pic:cNvPr id="699806322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790909782" name="Picture">
+                  <wp:docPr id="1480882110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790909782" name="Picture"/>
+                          <pic:cNvPr id="1480882110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548121943" name="Picture">
+                  <wp:docPr id="1017215782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548121943" name="Picture"/>
+                          <pic:cNvPr id="1017215782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928901004" name="Picture">
+                  <wp:docPr id="2027084910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928901004" name="Picture"/>
+                          <pic:cNvPr id="2027084910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178473813" name="Picture">
+                  <wp:docPr id="1187744540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178473813" name="Picture"/>
+                          <pic:cNvPr id="1187744540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837211630" name="Picture">
+                  <wp:docPr id="903631506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837211630" name="Picture"/>
+                          <pic:cNvPr id="903631506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653961353" name="Picture">
+                        <wp:docPr id="420622813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653961353" name="Picture"/>
+                                <pic:cNvPr id="420622813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075949328" name="Picture">
+                  <wp:docPr id="759203605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075949328" name="Picture"/>
+                          <pic:cNvPr id="759203605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562629301" name="Picture">
+                  <wp:docPr id="2099083386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562629301" name="Picture"/>
+                          <pic:cNvPr id="2099083386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045361264" name="Picture">
+                  <wp:docPr id="92387486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045361264" name="Picture"/>
+                          <pic:cNvPr id="92387486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113158991" name="Picture">
+                  <wp:docPr id="1609341477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113158991" name="Picture"/>
+                          <pic:cNvPr id="1609341477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190866299" name="Picture">
+                  <wp:docPr id="602827538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190866299" name="Picture"/>
+                          <pic:cNvPr id="602827538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040727635" name="Picture">
+                  <wp:docPr id="875964140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040727635" name="Picture"/>
+                          <pic:cNvPr id="875964140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835243458" name="Picture">
+                        <wp:docPr id="202730889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835243458" name="Picture"/>
+                                <pic:cNvPr id="202730889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631952140" name="Picture">
+                  <wp:docPr id="1373804659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631952140" name="Picture"/>
+                          <pic:cNvPr id="1373804659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117585199" name="Picture">
+                  <wp:docPr id="1370188013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117585199" name="Picture"/>
+                          <pic:cNvPr id="1370188013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892896464" name="Picture">
+                  <wp:docPr id="1987395188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892896464" name="Picture"/>
+                          <pic:cNvPr id="1987395188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154017963" name="Picture">
+                  <wp:docPr id="694857848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154017963" name="Picture"/>
+                          <pic:cNvPr id="694857848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529782764" name="Picture">
+                  <wp:docPr id="596396472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529782764" name="Picture"/>
+                          <pic:cNvPr id="596396472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977396992" name="Picture">
+                  <wp:docPr id="2085963043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977396992" name="Picture"/>
+                          <pic:cNvPr id="2085963043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532951761" name="Picture">
+                  <wp:docPr id="1409539348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532951761" name="Picture"/>
+                          <pic:cNvPr id="1409539348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233327163" name="Picture">
+                  <wp:docPr id="1477362873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233327163" name="Picture"/>
+                          <pic:cNvPr id="1477362873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369976516" name="Picture">
+                  <wp:docPr id="520589227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369976516" name="Picture"/>
+                          <pic:cNvPr id="520589227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686334105" name="Picture">
+                        <wp:docPr id="57245651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686334105" name="Picture"/>
+                                <pic:cNvPr id="57245651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942040398" name="Picture">
+                  <wp:docPr id="548455106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942040398" name="Picture"/>
+                          <pic:cNvPr id="548455106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718846390" name="Picture">
+                  <wp:docPr id="80302177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718846390" name="Picture"/>
+                          <pic:cNvPr id="80302177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785555979" name="Picture">
+                  <wp:docPr id="95242443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785555979" name="Picture"/>
+                          <pic:cNvPr id="95242443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391288301" name="Picture">
+                  <wp:docPr id="379511978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391288301" name="Picture"/>
+                          <pic:cNvPr id="379511978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609844555" name="Picture">
+                  <wp:docPr id="663577660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609844555" name="Picture"/>
+                          <pic:cNvPr id="663577660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210235348" name="Picture">
+                  <wp:docPr id="1916231719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210235348" name="Picture"/>
+                          <pic:cNvPr id="1916231719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23624475" name="Picture">
+                        <wp:docPr id="627399524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23624475" name="Picture"/>
+                                <pic:cNvPr id="627399524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841145773" name="Picture">
+                  <wp:docPr id="1813651895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841145773" name="Picture"/>
+                          <pic:cNvPr id="1813651895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167836155" name="Picture">
+                  <wp:docPr id="1753203571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167836155" name="Picture"/>
+                          <pic:cNvPr id="1753203571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109166967" name="Picture">
+                  <wp:docPr id="937067516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109166967" name="Picture"/>
+                          <pic:cNvPr id="937067516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>