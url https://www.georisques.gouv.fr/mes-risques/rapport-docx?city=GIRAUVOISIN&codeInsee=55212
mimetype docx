--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964213206" name="Picture">
+                  <wp:docPr id="1728952614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964213206" name="Picture"/>
+                          <pic:cNvPr id="1728952614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471991982" name="Picture">
+                  <wp:docPr id="315107407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471991982" name="Picture"/>
+                          <pic:cNvPr id="315107407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1543859629" name="Picture">
+                        <wp:docPr id="2067645140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1543859629" name="Picture"/>
+                                <pic:cNvPr id="2067645140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896411680" name="Picture">
+                  <wp:docPr id="547359552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896411680" name="Picture"/>
+                          <pic:cNvPr id="547359552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474813028" name="Picture">
+                  <wp:docPr id="1469962651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474813028" name="Picture"/>
+                          <pic:cNvPr id="1469962651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541181734" name="Picture">
+                  <wp:docPr id="1113942959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541181734" name="Picture"/>
+                          <pic:cNvPr id="1113942959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914600343" name="Picture">
+                  <wp:docPr id="1447102250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914600343" name="Picture"/>
+                          <pic:cNvPr id="1447102250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157679259" name="Picture">
+                  <wp:docPr id="2055779486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157679259" name="Picture"/>
+                          <pic:cNvPr id="2055779486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710005339" name="Picture">
+                        <wp:docPr id="143339398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710005339" name="Picture"/>
+                                <pic:cNvPr id="143339398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730241513" name="Picture">
+                        <wp:docPr id="1392984725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730241513" name="Picture"/>
+                                <pic:cNvPr id="1392984725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606835714" name="Picture">
+                        <wp:docPr id="810089037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606835714" name="Picture"/>
+                                <pic:cNvPr id="810089037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21255879" name="Picture">
+                        <wp:docPr id="487141266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21255879" name="Picture"/>
+                                <pic:cNvPr id="487141266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503976037" name="Picture">
+                        <wp:docPr id="241296741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503976037" name="Picture"/>
+                                <pic:cNvPr id="241296741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112844709" name="Picture">
+                        <wp:docPr id="93369172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112844709" name="Picture"/>
+                                <pic:cNvPr id="93369172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1949002038" name="Picture">
+                        <wp:docPr id="188439631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1949002038" name="Picture"/>
+                                <pic:cNvPr id="188439631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333369623" name="Picture">
+                        <wp:docPr id="690770552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333369623" name="Picture"/>
+                                <pic:cNvPr id="690770552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079198876" name="Picture">
+                        <wp:docPr id="69185972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079198876" name="Picture"/>
+                                <pic:cNvPr id="69185972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759477825" name="Picture">
+                        <wp:docPr id="1399719718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759477825" name="Picture"/>
+                                <pic:cNvPr id="1399719718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296685364" name="Picture">
+                        <wp:docPr id="813825058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296685364" name="Picture"/>
+                                <pic:cNvPr id="813825058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915253404" name="Picture">
+                        <wp:docPr id="1936480032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915253404" name="Picture"/>
+                                <pic:cNvPr id="1936480032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943542178" name="Picture">
+                        <wp:docPr id="1855339504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943542178" name="Picture"/>
+                                <pic:cNvPr id="1855339504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108229062" name="Picture">
+                        <wp:docPr id="500321212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108229062" name="Picture"/>
+                                <pic:cNvPr id="500321212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406161429" name="Picture">
+                        <wp:docPr id="2052881111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406161429" name="Picture"/>
+                                <pic:cNvPr id="2052881111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151824897" name="Picture">
+                  <wp:docPr id="566336182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151824897" name="Picture"/>
+                          <pic:cNvPr id="566336182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979574602" name="Picture">
+                  <wp:docPr id="901879852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979574602" name="Picture"/>
+                          <pic:cNvPr id="901879852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250466710" name="Picture">
+                  <wp:docPr id="193377974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250466710" name="Picture"/>
+                          <pic:cNvPr id="193377974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229199583" name="Picture">
+                  <wp:docPr id="1113448814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229199583" name="Picture"/>
+                          <pic:cNvPr id="1113448814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253897534" name="Picture">
+                  <wp:docPr id="1694167505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253897534" name="Picture"/>
+                          <pic:cNvPr id="1694167505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243013611" name="Picture">
+                  <wp:docPr id="1337235712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243013611" name="Picture"/>
+                          <pic:cNvPr id="1337235712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353444804" name="Picture">
+                        <wp:docPr id="2020040573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353444804" name="Picture"/>
+                                <pic:cNvPr id="2020040573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2014981086" name="Picture">
+                        <wp:docPr id="218737889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2014981086" name="Picture"/>
+                                <pic:cNvPr id="218737889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053756665" name="Picture">
+                  <wp:docPr id="966954589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053756665" name="Picture"/>
+                          <pic:cNvPr id="966954589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170607426" name="Picture">
+                  <wp:docPr id="1904375590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170607426" name="Picture"/>
+                          <pic:cNvPr id="1904375590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814792959" name="Picture">
+                  <wp:docPr id="825013075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814792959" name="Picture"/>
+                          <pic:cNvPr id="825013075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537599616" name="Picture">
+                  <wp:docPr id="1853981480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537599616" name="Picture"/>
+                          <pic:cNvPr id="1853981480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046559925" name="Picture">
+                  <wp:docPr id="612528296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046559925" name="Picture"/>
+                          <pic:cNvPr id="612528296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584147684" name="Picture">
+                  <wp:docPr id="215635373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584147684" name="Picture"/>
+                          <pic:cNvPr id="215635373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664294348" name="Picture">
+                        <wp:docPr id="1283707128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664294348" name="Picture"/>
+                                <pic:cNvPr id="1283707128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25919,57 +25919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400904046" name="Picture">
+                  <wp:docPr id="795898867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400904046" name="Picture"/>
+                          <pic:cNvPr id="795898867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26008,57 +26008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343406521" name="Picture">
+                  <wp:docPr id="894243906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343406521" name="Picture"/>
+                          <pic:cNvPr id="894243906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26688,57 +26688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943438402" name="Picture">
+                  <wp:docPr id="651449290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943438402" name="Picture"/>
+                          <pic:cNvPr id="651449290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27749,57 +27749,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527235140" name="Picture">
+                  <wp:docPr id="1606135641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527235140" name="Picture"/>
+                          <pic:cNvPr id="1606135641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27852,57 +27852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727566764" name="Picture">
+                  <wp:docPr id="1611292274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727566764" name="Picture"/>
+                          <pic:cNvPr id="1611292274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29316,57 +29316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261981476" name="Picture">
+                  <wp:docPr id="609373495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261981476" name="Picture"/>
+                          <pic:cNvPr id="609373495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30523,57 +30523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412605218" name="Picture">
+                        <wp:docPr id="1263063161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412605218" name="Picture"/>
+                                <pic:cNvPr id="1263063161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32712,57 +32712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881783513" name="Picture">
+                  <wp:docPr id="544282397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881783513" name="Picture"/>
+                          <pic:cNvPr id="544282397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32783,57 +32783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948155254" name="Picture">
+                  <wp:docPr id="1672840963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948155254" name="Picture"/>
+                          <pic:cNvPr id="1672840963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33251,57 +33251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510337423" name="Picture">
+                  <wp:docPr id="1853052948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510337423" name="Picture"/>
+                          <pic:cNvPr id="1853052948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34430,57 +34430,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293665703" name="Picture">
+                  <wp:docPr id="331122710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293665703" name="Picture"/>
+                          <pic:cNvPr id="331122710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34519,57 +34519,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755760497" name="Picture">
+                  <wp:docPr id="1560189181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755760497" name="Picture"/>
+                          <pic:cNvPr id="1560189181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35199,57 +35199,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797373619" name="Picture">
+                  <wp:docPr id="683264142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797373619" name="Picture"/>
+                          <pic:cNvPr id="683264142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36260,57 +36260,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944840056" name="Picture">
+                  <wp:docPr id="1306911234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944840056" name="Picture"/>
+                          <pic:cNvPr id="1306911234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36363,57 +36363,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048687265" name="Picture">
+                  <wp:docPr id="1378732887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048687265" name="Picture"/>
+                          <pic:cNvPr id="1378732887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37821,57 +37821,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464638600" name="Picture">
+                  <wp:docPr id="1023189028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464638600" name="Picture"/>
+                          <pic:cNvPr id="1023189028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39018,57 +39018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546573235" name="Picture">
+                        <wp:docPr id="1405348592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546573235" name="Picture"/>
+                                <pic:cNvPr id="1405348592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41188,57 +41188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386243846" name="Picture">
+                  <wp:docPr id="938605748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386243846" name="Picture"/>
+                          <pic:cNvPr id="938605748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41277,57 +41277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829122315" name="Picture">
+                  <wp:docPr id="921269223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829122315" name="Picture"/>
+                          <pic:cNvPr id="921269223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41921,57 +41921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457359320" name="Picture">
+                  <wp:docPr id="2058460064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457359320" name="Picture"/>
+                          <pic:cNvPr id="2058460064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42919,57 +42919,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36658701" name="Picture">
+                  <wp:docPr id="2080867318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36658701" name="Picture"/>
+                          <pic:cNvPr id="2080867318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43022,57 +43022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803840978" name="Picture">
+                  <wp:docPr id="79883977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803840978" name="Picture"/>
+                          <pic:cNvPr id="79883977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977292422" name="Picture">
+                  <wp:docPr id="2021517155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977292422" name="Picture"/>
+                          <pic:cNvPr id="2021517155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45542,57 +45542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472743937" name="Picture">
+                        <wp:docPr id="1208650896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472743937" name="Picture"/>
+                                <pic:cNvPr id="1208650896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46763,57 +46763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615631742" name="Picture">
+                  <wp:docPr id="1608203277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615631742" name="Picture"/>
+                          <pic:cNvPr id="1608203277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46834,57 +46834,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154780749" name="Picture">
+                  <wp:docPr id="1668140823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154780749" name="Picture"/>
+                          <pic:cNvPr id="1668140823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47248,57 +47248,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786412390" name="Picture">
+                  <wp:docPr id="1866200351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786412390" name="Picture"/>
+                          <pic:cNvPr id="1866200351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>