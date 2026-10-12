--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749440158" name="Picture">
+                  <wp:docPr id="793805746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749440158" name="Picture"/>
+                          <pic:cNvPr id="793805746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463239569" name="Picture">
+                  <wp:docPr id="263750082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463239569" name="Picture"/>
+                          <pic:cNvPr id="263750082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167830591" name="Picture">
+                        <wp:docPr id="1274564288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167830591" name="Picture"/>
+                                <pic:cNvPr id="1274564288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851722506" name="Picture">
+                  <wp:docPr id="994867514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851722506" name="Picture"/>
+                          <pic:cNvPr id="994867514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806422729" name="Picture">
+                  <wp:docPr id="2105843476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806422729" name="Picture"/>
+                          <pic:cNvPr id="2105843476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668713256" name="Picture">
+                  <wp:docPr id="1454945959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668713256" name="Picture"/>
+                          <pic:cNvPr id="1454945959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787165325" name="Picture">
+                  <wp:docPr id="1557980244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787165325" name="Picture"/>
+                          <pic:cNvPr id="1557980244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193026880" name="Picture">
+                  <wp:docPr id="460547889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193026880" name="Picture"/>
+                          <pic:cNvPr id="460547889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694089732" name="Picture">
+                        <wp:docPr id="23507185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694089732" name="Picture"/>
+                                <pic:cNvPr id="23507185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182712816" name="Picture">
+                        <wp:docPr id="1239370446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182712816" name="Picture"/>
+                                <pic:cNvPr id="1239370446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879097241" name="Picture">
+                        <wp:docPr id="584262949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879097241" name="Picture"/>
+                                <pic:cNvPr id="584262949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865194614" name="Picture">
+                        <wp:docPr id="377585313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865194614" name="Picture"/>
+                                <pic:cNvPr id="377585313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165709959" name="Picture">
+                        <wp:docPr id="286589677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165709959" name="Picture"/>
+                                <pic:cNvPr id="286589677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="32778953" name="Picture">
+                        <wp:docPr id="1410583213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="32778953" name="Picture"/>
+                                <pic:cNvPr id="1410583213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="391559515" name="Picture">
+                        <wp:docPr id="1592537677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="391559515" name="Picture"/>
+                                <pic:cNvPr id="1592537677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815730988" name="Picture">
+                        <wp:docPr id="2031524019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815730988" name="Picture"/>
+                                <pic:cNvPr id="2031524019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132259105" name="Picture">
+                        <wp:docPr id="1118318062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132259105" name="Picture"/>
+                                <pic:cNvPr id="1118318062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450778069" name="Picture">
+                        <wp:docPr id="1816157631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450778069" name="Picture"/>
+                                <pic:cNvPr id="1816157631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896074296" name="Picture">
+                        <wp:docPr id="310829857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896074296" name="Picture"/>
+                                <pic:cNvPr id="310829857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360294290" name="Picture">
+                        <wp:docPr id="903412043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360294290" name="Picture"/>
+                                <pic:cNvPr id="903412043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609389038" name="Picture">
+                        <wp:docPr id="282337954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609389038" name="Picture"/>
+                                <pic:cNvPr id="282337954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="999116226" name="Picture">
+                        <wp:docPr id="1547255054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="999116226" name="Picture"/>
+                                <pic:cNvPr id="1547255054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452144249" name="Picture">
+                        <wp:docPr id="384620327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452144249" name="Picture"/>
+                                <pic:cNvPr id="384620327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051393715" name="Picture">
+                  <wp:docPr id="68665840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051393715" name="Picture"/>
+                          <pic:cNvPr id="68665840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681777439" name="Picture">
+                  <wp:docPr id="1166768431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681777439" name="Picture"/>
+                          <pic:cNvPr id="1166768431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67462692" name="Picture">
+                  <wp:docPr id="79766322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67462692" name="Picture"/>
+                          <pic:cNvPr id="79766322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347621179" name="Picture">
+                  <wp:docPr id="543268661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347621179" name="Picture"/>
+                          <pic:cNvPr id="543268661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717666778" name="Picture">
+                  <wp:docPr id="1305922644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717666778" name="Picture"/>
+                          <pic:cNvPr id="1305922644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598252867" name="Picture">
+                  <wp:docPr id="708733617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598252867" name="Picture"/>
+                          <pic:cNvPr id="708733617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727853988" name="Picture">
+                        <wp:docPr id="1222739348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727853988" name="Picture"/>
+                                <pic:cNvPr id="1222739348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644500180" name="Picture">
+                  <wp:docPr id="84563747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644500180" name="Picture"/>
+                          <pic:cNvPr id="84563747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755895075" name="Picture">
+                  <wp:docPr id="2063011586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755895075" name="Picture"/>
+                          <pic:cNvPr id="2063011586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394996269" name="Picture">
+                  <wp:docPr id="1056897261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394996269" name="Picture"/>
+                          <pic:cNvPr id="1056897261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955219885" name="Picture">
+                  <wp:docPr id="371830542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955219885" name="Picture"/>
+                          <pic:cNvPr id="371830542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309207768" name="Picture">
+                  <wp:docPr id="1521868689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309207768" name="Picture"/>
+                          <pic:cNvPr id="1521868689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254823008" name="Picture">
+                  <wp:docPr id="183697991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254823008" name="Picture"/>
+                          <pic:cNvPr id="183697991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406033470" name="Picture">
+                        <wp:docPr id="1396159787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406033470" name="Picture"/>
+                                <pic:cNvPr id="1396159787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129710095" name="Picture">
+                        <wp:docPr id="1088266684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129710095" name="Picture"/>
+                                <pic:cNvPr id="1088266684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297533540" name="Picture">
+                  <wp:docPr id="829931641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297533540" name="Picture"/>
+                          <pic:cNvPr id="829931641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553555665" name="Picture">
+                  <wp:docPr id="1296148573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553555665" name="Picture"/>
+                          <pic:cNvPr id="1296148573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952463966" name="Picture">
+                  <wp:docPr id="1893862986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952463966" name="Picture"/>
+                          <pic:cNvPr id="1893862986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966051434" name="Picture">
+                  <wp:docPr id="702702779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966051434" name="Picture"/>
+                          <pic:cNvPr id="702702779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135165967" name="Picture">
+                  <wp:docPr id="1636684168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135165967" name="Picture"/>
+                          <pic:cNvPr id="1636684168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041143880" name="Picture">
+                  <wp:docPr id="1858736528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041143880" name="Picture"/>
+                          <pic:cNvPr id="1858736528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407373704" name="Picture">
+                        <wp:docPr id="2061123048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407373704" name="Picture"/>
+                                <pic:cNvPr id="2061123048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449556408" name="Picture">
+                  <wp:docPr id="21088122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449556408" name="Picture"/>
+                          <pic:cNvPr id="21088122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209379982" name="Picture">
+                  <wp:docPr id="1178961857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209379982" name="Picture"/>
+                          <pic:cNvPr id="1178961857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230052376" name="Picture">
+                  <wp:docPr id="1843124124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230052376" name="Picture"/>
+                          <pic:cNvPr id="1843124124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435742950" name="Picture">
+                  <wp:docPr id="1873858092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435742950" name="Picture"/>
+                          <pic:cNvPr id="1873858092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521947872" name="Picture">
+                  <wp:docPr id="1562915037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521947872" name="Picture"/>
+                          <pic:cNvPr id="1562915037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027664793" name="Picture">
+                  <wp:docPr id="1365137023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027664793" name="Picture"/>
+                          <pic:cNvPr id="1365137023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878253136" name="Picture">
+                        <wp:docPr id="1495202814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878253136" name="Picture"/>
+                                <pic:cNvPr id="1495202814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489601412" name="Picture">
+                  <wp:docPr id="1160270719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489601412" name="Picture"/>
+                          <pic:cNvPr id="1160270719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630131685" name="Picture">
+                  <wp:docPr id="1799852335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630131685" name="Picture"/>
+                          <pic:cNvPr id="1799852335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382367876" name="Picture">
+                  <wp:docPr id="351279000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382367876" name="Picture"/>
+                          <pic:cNvPr id="351279000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399508589" name="Picture">
+                  <wp:docPr id="1657917346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399508589" name="Picture"/>
+                          <pic:cNvPr id="1657917346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857456338" name="Picture">
+                  <wp:docPr id="1683366049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857456338" name="Picture"/>
+                          <pic:cNvPr id="1683366049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010972821" name="Picture">
+                  <wp:docPr id="1890073086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010972821" name="Picture"/>
+                          <pic:cNvPr id="1890073086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036724155" name="Picture">
+                  <wp:docPr id="266692330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036724155" name="Picture"/>
+                          <pic:cNvPr id="266692330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852925946" name="Picture">
+                  <wp:docPr id="109367338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852925946" name="Picture"/>
+                          <pic:cNvPr id="109367338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202983074" name="Picture">
+                  <wp:docPr id="190154575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202983074" name="Picture"/>
+                          <pic:cNvPr id="190154575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>