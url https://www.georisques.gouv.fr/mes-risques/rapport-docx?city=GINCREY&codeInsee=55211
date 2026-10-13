--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318712003" name="Picture">
+                  <wp:docPr id="895961880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318712003" name="Picture"/>
+                          <pic:cNvPr id="895961880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786056066" name="Picture">
+                  <wp:docPr id="1215978675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786056066" name="Picture"/>
+                          <pic:cNvPr id="1215978675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843665868" name="Picture">
+                        <wp:docPr id="1196568047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843665868" name="Picture"/>
+                                <pic:cNvPr id="1196568047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518998920" name="Picture">
+                  <wp:docPr id="665148571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518998920" name="Picture"/>
+                          <pic:cNvPr id="665148571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367809553" name="Picture">
+                  <wp:docPr id="1983457423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367809553" name="Picture"/>
+                          <pic:cNvPr id="1983457423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626007832" name="Picture">
+                  <wp:docPr id="896742710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626007832" name="Picture"/>
+                          <pic:cNvPr id="896742710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027716462" name="Picture">
+                  <wp:docPr id="1554824553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027716462" name="Picture"/>
+                          <pic:cNvPr id="1554824553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078508938" name="Picture">
+                  <wp:docPr id="508159096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078508938" name="Picture"/>
+                          <pic:cNvPr id="508159096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316619327" name="Picture">
+                        <wp:docPr id="1769253609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316619327" name="Picture"/>
+                                <pic:cNvPr id="1769253609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845173956" name="Picture">
+                        <wp:docPr id="1267760497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845173956" name="Picture"/>
+                                <pic:cNvPr id="1267760497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961464176" name="Picture">
+                        <wp:docPr id="15416883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961464176" name="Picture"/>
+                                <pic:cNvPr id="15416883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356630799" name="Picture">
+                        <wp:docPr id="834103670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356630799" name="Picture"/>
+                                <pic:cNvPr id="834103670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138273050" name="Picture">
+                        <wp:docPr id="2073373458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138273050" name="Picture"/>
+                                <pic:cNvPr id="2073373458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957816005" name="Picture">
+                        <wp:docPr id="2101205727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957816005" name="Picture"/>
+                                <pic:cNvPr id="2101205727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="280296254" name="Picture">
+                        <wp:docPr id="1091893756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="280296254" name="Picture"/>
+                                <pic:cNvPr id="1091893756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131108520" name="Picture">
+                        <wp:docPr id="531574832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131108520" name="Picture"/>
+                                <pic:cNvPr id="531574832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176263304" name="Picture">
+                        <wp:docPr id="1945352513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176263304" name="Picture"/>
+                                <pic:cNvPr id="1945352513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="494366124" name="Picture">
+                        <wp:docPr id="1383313754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="494366124" name="Picture"/>
+                                <pic:cNvPr id="1383313754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120202856" name="Picture">
+                        <wp:docPr id="2102641885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120202856" name="Picture"/>
+                                <pic:cNvPr id="2102641885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978442033" name="Picture">
+                        <wp:docPr id="801447394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978442033" name="Picture"/>
+                                <pic:cNvPr id="801447394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121546807" name="Picture">
+                        <wp:docPr id="1621948346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121546807" name="Picture"/>
+                                <pic:cNvPr id="1621948346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074993855" name="Picture">
+                        <wp:docPr id="1106244377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074993855" name="Picture"/>
+                                <pic:cNvPr id="1106244377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381015119" name="Picture">
+                        <wp:docPr id="1178327891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381015119" name="Picture"/>
+                                <pic:cNvPr id="1178327891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039423645" name="Picture">
+                  <wp:docPr id="1971895867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039423645" name="Picture"/>
+                          <pic:cNvPr id="1971895867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438146607" name="Picture">
+                  <wp:docPr id="1394859149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438146607" name="Picture"/>
+                          <pic:cNvPr id="1394859149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437506126" name="Picture">
+                  <wp:docPr id="1084590421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437506126" name="Picture"/>
+                          <pic:cNvPr id="1084590421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445941464" name="Picture">
+                  <wp:docPr id="1695731971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445941464" name="Picture"/>
+                          <pic:cNvPr id="1695731971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363462899" name="Picture">
+                  <wp:docPr id="1809505151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363462899" name="Picture"/>
+                          <pic:cNvPr id="1809505151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913363385" name="Picture">
+                  <wp:docPr id="688917081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913363385" name="Picture"/>
+                          <pic:cNvPr id="688917081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878028395" name="Picture">
+                        <wp:docPr id="380415910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878028395" name="Picture"/>
+                                <pic:cNvPr id="380415910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1349952403" name="Picture">
+                        <wp:docPr id="325520694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1349952403" name="Picture"/>
+                                <pic:cNvPr id="325520694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809302102" name="Picture">
+                  <wp:docPr id="475304365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809302102" name="Picture"/>
+                          <pic:cNvPr id="475304365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228180550" name="Picture">
+                  <wp:docPr id="538300746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228180550" name="Picture"/>
+                          <pic:cNvPr id="538300746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750503112" name="Picture">
+                  <wp:docPr id="196110019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750503112" name="Picture"/>
+                          <pic:cNvPr id="196110019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903788844" name="Picture">
+                  <wp:docPr id="876843685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903788844" name="Picture"/>
+                          <pic:cNvPr id="876843685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001774193" name="Picture">
+                  <wp:docPr id="343899938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001774193" name="Picture"/>
+                          <pic:cNvPr id="343899938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708534771" name="Picture">
+                  <wp:docPr id="909067732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708534771" name="Picture"/>
+                          <pic:cNvPr id="909067732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001898426" name="Picture">
+                        <wp:docPr id="1869930972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001898426" name="Picture"/>
+                                <pic:cNvPr id="1869930972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25919,57 +25919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308470601" name="Picture">
+                  <wp:docPr id="638792535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308470601" name="Picture"/>
+                          <pic:cNvPr id="638792535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26008,57 +26008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587417122" name="Picture">
+                  <wp:docPr id="7476473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587417122" name="Picture"/>
+                          <pic:cNvPr id="7476473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26688,57 +26688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389037941" name="Picture">
+                  <wp:docPr id="404566968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389037941" name="Picture"/>
+                          <pic:cNvPr id="404566968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27749,57 +27749,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38627263" name="Picture">
+                  <wp:docPr id="1488332999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38627263" name="Picture"/>
+                          <pic:cNvPr id="1488332999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27852,57 +27852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570795507" name="Picture">
+                  <wp:docPr id="1892901599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570795507" name="Picture"/>
+                          <pic:cNvPr id="1892901599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29316,57 +29316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481571159" name="Picture">
+                  <wp:docPr id="1952631816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481571159" name="Picture"/>
+                          <pic:cNvPr id="1952631816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30523,57 +30523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977934580" name="Picture">
+                        <wp:docPr id="174845022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977934580" name="Picture"/>
+                                <pic:cNvPr id="174845022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32712,57 +32712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581612869" name="Picture">
+                  <wp:docPr id="324196802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581612869" name="Picture"/>
+                          <pic:cNvPr id="324196802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32783,57 +32783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894190966" name="Picture">
+                  <wp:docPr id="414431622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894190966" name="Picture"/>
+                          <pic:cNvPr id="414431622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33251,57 +33251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583446748" name="Picture">
+                  <wp:docPr id="1307557842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583446748" name="Picture"/>
+                          <pic:cNvPr id="1307557842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34430,57 +34430,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981249527" name="Picture">
+                  <wp:docPr id="2077368561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981249527" name="Picture"/>
+                          <pic:cNvPr id="2077368561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34519,57 +34519,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052986108" name="Picture">
+                  <wp:docPr id="2124994948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052986108" name="Picture"/>
+                          <pic:cNvPr id="2124994948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35199,57 +35199,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689196456" name="Picture">
+                  <wp:docPr id="1309272236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689196456" name="Picture"/>
+                          <pic:cNvPr id="1309272236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36260,57 +36260,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984665819" name="Picture">
+                  <wp:docPr id="1673279111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984665819" name="Picture"/>
+                          <pic:cNvPr id="1673279111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36363,57 +36363,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865725089" name="Picture">
+                  <wp:docPr id="1183706851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865725089" name="Picture"/>
+                          <pic:cNvPr id="1183706851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37821,57 +37821,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350722510" name="Picture">
+                  <wp:docPr id="1502131894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350722510" name="Picture"/>
+                          <pic:cNvPr id="1502131894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39018,57 +39018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852938636" name="Picture">
+                        <wp:docPr id="1982297540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852938636" name="Picture"/>
+                                <pic:cNvPr id="1982297540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41188,57 +41188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333643399" name="Picture">
+                  <wp:docPr id="1207745347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333643399" name="Picture"/>
+                          <pic:cNvPr id="1207745347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41277,57 +41277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268488430" name="Picture">
+                  <wp:docPr id="1483336947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268488430" name="Picture"/>
+                          <pic:cNvPr id="1483336947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41921,57 +41921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338614733" name="Picture">
+                  <wp:docPr id="363670383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338614733" name="Picture"/>
+                          <pic:cNvPr id="363670383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42919,57 +42919,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004782266" name="Picture">
+                  <wp:docPr id="2050761376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004782266" name="Picture"/>
+                          <pic:cNvPr id="2050761376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43022,57 +43022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947552707" name="Picture">
+                  <wp:docPr id="728974158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947552707" name="Picture"/>
+                          <pic:cNvPr id="728974158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591052405" name="Picture">
+                  <wp:docPr id="206263367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591052405" name="Picture"/>
+                          <pic:cNvPr id="206263367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45542,57 +45542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890819452" name="Picture">
+                        <wp:docPr id="1436144001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890819452" name="Picture"/>
+                                <pic:cNvPr id="1436144001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46763,57 +46763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101473289" name="Picture">
+                  <wp:docPr id="52842009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101473289" name="Picture"/>
+                          <pic:cNvPr id="52842009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46834,57 +46834,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104322536" name="Picture">
+                  <wp:docPr id="653109081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104322536" name="Picture"/>
+                          <pic:cNvPr id="653109081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47248,57 +47248,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541351755" name="Picture">
+                  <wp:docPr id="176910563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541351755" name="Picture"/>
+                          <pic:cNvPr id="176910563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>