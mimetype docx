--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016705763" name="Picture">
+                  <wp:docPr id="1770785371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016705763" name="Picture"/>
+                          <pic:cNvPr id="1770785371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989775074" name="Picture">
+                  <wp:docPr id="838346209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989775074" name="Picture"/>
+                          <pic:cNvPr id="838346209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416515323" name="Picture">
+                        <wp:docPr id="1851392709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416515323" name="Picture"/>
+                                <pic:cNvPr id="1851392709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901137913" name="Picture">
+                  <wp:docPr id="202244211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901137913" name="Picture"/>
+                          <pic:cNvPr id="202244211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789954603" name="Picture">
+                  <wp:docPr id="669461163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789954603" name="Picture"/>
+                          <pic:cNvPr id="669461163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52002074" name="Picture">
+                  <wp:docPr id="43175029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52002074" name="Picture"/>
+                          <pic:cNvPr id="43175029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276856666" name="Picture">
+                  <wp:docPr id="388743314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276856666" name="Picture"/>
+                          <pic:cNvPr id="388743314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549467734" name="Picture">
+                  <wp:docPr id="751604619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549467734" name="Picture"/>
+                          <pic:cNvPr id="751604619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168599808" name="Picture">
+                        <wp:docPr id="1515782485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168599808" name="Picture"/>
+                                <pic:cNvPr id="1515782485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482534649" name="Picture">
+                        <wp:docPr id="487295484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482534649" name="Picture"/>
+                                <pic:cNvPr id="487295484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1762033939" name="Picture">
+                        <wp:docPr id="1390729780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1762033939" name="Picture"/>
+                                <pic:cNvPr id="1390729780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846558818" name="Picture">
+                        <wp:docPr id="1174942134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846558818" name="Picture"/>
+                                <pic:cNvPr id="1174942134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907465176" name="Picture">
+                        <wp:docPr id="1999783427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907465176" name="Picture"/>
+                                <pic:cNvPr id="1999783427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193748731" name="Picture">
+                        <wp:docPr id="2093168966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193748731" name="Picture"/>
+                                <pic:cNvPr id="2093168966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816850299" name="Picture">
+                        <wp:docPr id="1846964486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816850299" name="Picture"/>
+                                <pic:cNvPr id="1846964486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="91495982" name="Picture">
+                        <wp:docPr id="1497718689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="91495982" name="Picture"/>
+                                <pic:cNvPr id="1497718689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="787959013" name="Picture">
+                        <wp:docPr id="1849337259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="787959013" name="Picture"/>
+                                <pic:cNvPr id="1849337259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750502759" name="Picture">
+                        <wp:docPr id="1955534074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750502759" name="Picture"/>
+                                <pic:cNvPr id="1955534074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="894608236" name="Picture">
+                        <wp:docPr id="976942757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="894608236" name="Picture"/>
+                                <pic:cNvPr id="976942757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1679377784" name="Picture">
+                        <wp:docPr id="1931364656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1679377784" name="Picture"/>
+                                <pic:cNvPr id="1931364656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833275695" name="Picture">
+                        <wp:docPr id="1538004868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833275695" name="Picture"/>
+                                <pic:cNvPr id="1538004868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="362455633" name="Picture">
+                        <wp:docPr id="751645278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="362455633" name="Picture"/>
+                                <pic:cNvPr id="751645278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1379092424" name="Picture">
+                        <wp:docPr id="1974872977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1379092424" name="Picture"/>
+                                <pic:cNvPr id="1974872977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130176510" name="Picture">
+                  <wp:docPr id="1961583391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130176510" name="Picture"/>
+                          <pic:cNvPr id="1961583391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006221780" name="Picture">
+                  <wp:docPr id="274390112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006221780" name="Picture"/>
+                          <pic:cNvPr id="274390112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714690784" name="Picture">
+                  <wp:docPr id="1837795548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714690784" name="Picture"/>
+                          <pic:cNvPr id="1837795548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354813161" name="Picture">
+                  <wp:docPr id="963186634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354813161" name="Picture"/>
+                          <pic:cNvPr id="963186634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134352504" name="Picture">
+                  <wp:docPr id="1193465171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134352504" name="Picture"/>
+                          <pic:cNvPr id="1193465171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565234948" name="Picture">
+                  <wp:docPr id="1388765527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565234948" name="Picture"/>
+                          <pic:cNvPr id="1388765527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781176529" name="Picture">
+                        <wp:docPr id="1032751991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781176529" name="Picture"/>
+                                <pic:cNvPr id="1032751991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873397267" name="Picture">
+                  <wp:docPr id="336837017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873397267" name="Picture"/>
+                          <pic:cNvPr id="336837017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443329772" name="Picture">
+                  <wp:docPr id="1203457664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443329772" name="Picture"/>
+                          <pic:cNvPr id="1203457664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750438125" name="Picture">
+                  <wp:docPr id="237482035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750438125" name="Picture"/>
+                          <pic:cNvPr id="237482035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289183371" name="Picture">
+                  <wp:docPr id="1065880253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289183371" name="Picture"/>
+                          <pic:cNvPr id="1065880253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89038815" name="Picture">
+                  <wp:docPr id="33677009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89038815" name="Picture"/>
+                          <pic:cNvPr id="33677009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403777245" name="Picture">
+                  <wp:docPr id="37367559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403777245" name="Picture"/>
+                          <pic:cNvPr id="37367559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1831726586" name="Picture">
+                        <wp:docPr id="25043944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1831726586" name="Picture"/>
+                                <pic:cNvPr id="25043944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628231066" name="Picture">
+                  <wp:docPr id="1383032535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628231066" name="Picture"/>
+                          <pic:cNvPr id="1383032535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610155624" name="Picture">
+                  <wp:docPr id="441088766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610155624" name="Picture"/>
+                          <pic:cNvPr id="441088766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374764121" name="Picture">
+                  <wp:docPr id="663284047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374764121" name="Picture"/>
+                          <pic:cNvPr id="663284047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111170" name="Picture">
+                  <wp:docPr id="1340576462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111170" name="Picture"/>
+                          <pic:cNvPr id="1340576462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680334878" name="Picture">
+                  <wp:docPr id="139748309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680334878" name="Picture"/>
+                          <pic:cNvPr id="139748309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290313562" name="Picture">
+                  <wp:docPr id="854748480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290313562" name="Picture"/>
+                          <pic:cNvPr id="854748480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971355662" name="Picture">
+                        <wp:docPr id="1890577666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971355662" name="Picture"/>
+                                <pic:cNvPr id="1890577666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169372897" name="Picture">
+                  <wp:docPr id="1360401978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169372897" name="Picture"/>
+                          <pic:cNvPr id="1360401978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341085655" name="Picture">
+                  <wp:docPr id="1465066978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341085655" name="Picture"/>
+                          <pic:cNvPr id="1465066978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634820143" name="Picture">
+                  <wp:docPr id="880508345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634820143" name="Picture"/>
+                          <pic:cNvPr id="880508345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381666827" name="Picture">
+                  <wp:docPr id="1512206313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381666827" name="Picture"/>
+                          <pic:cNvPr id="1512206313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178937718" name="Picture">
+                  <wp:docPr id="256763196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178937718" name="Picture"/>
+                          <pic:cNvPr id="256763196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365285089" name="Picture">
+                  <wp:docPr id="1606956114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365285089" name="Picture"/>
+                          <pic:cNvPr id="1606956114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613977043" name="Picture">
+                        <wp:docPr id="1329157708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613977043" name="Picture"/>
+                                <pic:cNvPr id="1329157708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182019608" name="Picture">
+                  <wp:docPr id="1153315997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182019608" name="Picture"/>
+                          <pic:cNvPr id="1153315997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642972950" name="Picture">
+                  <wp:docPr id="1102090608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642972950" name="Picture"/>
+                          <pic:cNvPr id="1102090608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906522744" name="Picture">
+                  <wp:docPr id="2085234530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906522744" name="Picture"/>
+                          <pic:cNvPr id="2085234530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446473428" name="Picture">
+                  <wp:docPr id="2143009359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446473428" name="Picture"/>
+                          <pic:cNvPr id="2143009359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779192244" name="Picture">
+                  <wp:docPr id="1791922771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779192244" name="Picture"/>
+                          <pic:cNvPr id="1791922771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009131792" name="Picture">
+                  <wp:docPr id="419477768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009131792" name="Picture"/>
+                          <pic:cNvPr id="419477768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652622308" name="Picture">
+                  <wp:docPr id="1526349446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652622308" name="Picture"/>
+                          <pic:cNvPr id="1526349446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957102509" name="Picture">
+                  <wp:docPr id="870700031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957102509" name="Picture"/>
+                          <pic:cNvPr id="870700031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367027724" name="Picture">
+                  <wp:docPr id="2054506315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367027724" name="Picture"/>
+                          <pic:cNvPr id="2054506315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>