--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166147892" name="Picture">
+                  <wp:docPr id="1097665193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166147892" name="Picture"/>
+                          <pic:cNvPr id="1097665193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704450079" name="Picture">
+                  <wp:docPr id="244209582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704450079" name="Picture"/>
+                          <pic:cNvPr id="244209582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460495328" name="Picture">
+                        <wp:docPr id="975606650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460495328" name="Picture"/>
+                                <pic:cNvPr id="975606650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665703249" name="Picture">
+                  <wp:docPr id="1085006860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665703249" name="Picture"/>
+                          <pic:cNvPr id="1085006860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773407542" name="Picture">
+                  <wp:docPr id="1467828821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773407542" name="Picture"/>
+                          <pic:cNvPr id="1467828821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518640609" name="Picture">
+                  <wp:docPr id="1911169897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518640609" name="Picture"/>
+                          <pic:cNvPr id="1911169897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606315947" name="Picture">
+                  <wp:docPr id="331932136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606315947" name="Picture"/>
+                          <pic:cNvPr id="331932136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809751728" name="Picture">
+                  <wp:docPr id="296331314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809751728" name="Picture"/>
+                          <pic:cNvPr id="296331314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756028003" name="Picture">
+                        <wp:docPr id="856108092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756028003" name="Picture"/>
+                                <pic:cNvPr id="856108092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205476343" name="Picture">
+                        <wp:docPr id="501135097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205476343" name="Picture"/>
+                                <pic:cNvPr id="501135097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955424866" name="Picture">
+                        <wp:docPr id="1767261818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955424866" name="Picture"/>
+                                <pic:cNvPr id="1767261818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146503915" name="Picture">
+                        <wp:docPr id="1850248831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146503915" name="Picture"/>
+                                <pic:cNvPr id="1850248831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="792843693" name="Picture">
+                        <wp:docPr id="1954531284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="792843693" name="Picture"/>
+                                <pic:cNvPr id="1954531284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189707796" name="Picture">
+                        <wp:docPr id="857057706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189707796" name="Picture"/>
+                                <pic:cNvPr id="857057706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171265263" name="Picture">
+                        <wp:docPr id="759263479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171265263" name="Picture"/>
+                                <pic:cNvPr id="759263479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756755841" name="Picture">
+                        <wp:docPr id="729970541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756755841" name="Picture"/>
+                                <pic:cNvPr id="729970541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859001233" name="Picture">
+                        <wp:docPr id="36156751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859001233" name="Picture"/>
+                                <pic:cNvPr id="36156751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1797998836" name="Picture">
+                        <wp:docPr id="1673857180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1797998836" name="Picture"/>
+                                <pic:cNvPr id="1673857180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978200876" name="Picture">
+                        <wp:docPr id="702488722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978200876" name="Picture"/>
+                                <pic:cNvPr id="702488722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445428887" name="Picture">
+                        <wp:docPr id="1935315770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445428887" name="Picture"/>
+                                <pic:cNvPr id="1935315770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1958785909" name="Picture">
+                        <wp:docPr id="1425441688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1958785909" name="Picture"/>
+                                <pic:cNvPr id="1425441688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973503108" name="Picture">
+                        <wp:docPr id="1638097966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973503108" name="Picture"/>
+                                <pic:cNvPr id="1638097966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130405656" name="Picture">
+                        <wp:docPr id="1504504355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130405656" name="Picture"/>
+                                <pic:cNvPr id="1504504355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562674446" name="Picture">
+                  <wp:docPr id="847146520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562674446" name="Picture"/>
+                          <pic:cNvPr id="847146520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700118600" name="Picture">
+                  <wp:docPr id="1553088511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700118600" name="Picture"/>
+                          <pic:cNvPr id="1553088511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692988937" name="Picture">
+                  <wp:docPr id="823168643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692988937" name="Picture"/>
+                          <pic:cNvPr id="823168643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295284770" name="Picture">
+                  <wp:docPr id="484960814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295284770" name="Picture"/>
+                          <pic:cNvPr id="484960814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69963533" name="Picture">
+                  <wp:docPr id="868967484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69963533" name="Picture"/>
+                          <pic:cNvPr id="868967484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589396580" name="Picture">
+                  <wp:docPr id="1386739621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589396580" name="Picture"/>
+                          <pic:cNvPr id="1386739621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147059480" name="Picture">
+                        <wp:docPr id="647069753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147059480" name="Picture"/>
+                                <pic:cNvPr id="647069753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971984418" name="Picture">
+                  <wp:docPr id="1978432560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971984418" name="Picture"/>
+                          <pic:cNvPr id="1978432560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928905829" name="Picture">
+                  <wp:docPr id="818468561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928905829" name="Picture"/>
+                          <pic:cNvPr id="818468561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546411685" name="Picture">
+                  <wp:docPr id="443685049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546411685" name="Picture"/>
+                          <pic:cNvPr id="443685049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353285375" name="Picture">
+                  <wp:docPr id="1908783577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353285375" name="Picture"/>
+                          <pic:cNvPr id="1908783577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772091926" name="Picture">
+                  <wp:docPr id="223746214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772091926" name="Picture"/>
+                          <pic:cNvPr id="223746214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573614569" name="Picture">
+                  <wp:docPr id="195241106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573614569" name="Picture"/>
+                          <pic:cNvPr id="195241106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="301686163" name="Picture">
+                        <wp:docPr id="1327369397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="301686163" name="Picture"/>
+                                <pic:cNvPr id="1327369397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908312996" name="Picture">
+                  <wp:docPr id="1561015920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908312996" name="Picture"/>
+                          <pic:cNvPr id="1561015920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68672472" name="Picture">
+                  <wp:docPr id="667216434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68672472" name="Picture"/>
+                          <pic:cNvPr id="667216434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595915746" name="Picture">
+                  <wp:docPr id="185235591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595915746" name="Picture"/>
+                          <pic:cNvPr id="185235591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722081871" name="Picture">
+                  <wp:docPr id="692692418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722081871" name="Picture"/>
+                          <pic:cNvPr id="692692418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178016365" name="Picture">
+                  <wp:docPr id="1624725740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178016365" name="Picture"/>
+                          <pic:cNvPr id="1624725740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841892679" name="Picture">
+                  <wp:docPr id="426632789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841892679" name="Picture"/>
+                          <pic:cNvPr id="426632789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592606992" name="Picture">
+                        <wp:docPr id="356332181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592606992" name="Picture"/>
+                                <pic:cNvPr id="356332181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114619656" name="Picture">
+                  <wp:docPr id="1662263593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114619656" name="Picture"/>
+                          <pic:cNvPr id="1662263593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923291398" name="Picture">
+                  <wp:docPr id="505629258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923291398" name="Picture"/>
+                          <pic:cNvPr id="505629258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145670399" name="Picture">
+                  <wp:docPr id="1078223706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145670399" name="Picture"/>
+                          <pic:cNvPr id="1078223706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608422689" name="Picture">
+                  <wp:docPr id="795037045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608422689" name="Picture"/>
+                          <pic:cNvPr id="795037045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124381570" name="Picture">
+                  <wp:docPr id="744142821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124381570" name="Picture"/>
+                          <pic:cNvPr id="744142821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674669991" name="Picture">
+                  <wp:docPr id="612301212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674669991" name="Picture"/>
+                          <pic:cNvPr id="612301212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123635365" name="Picture">
+                        <wp:docPr id="761542420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123635365" name="Picture"/>
+                                <pic:cNvPr id="761542420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708686602" name="Picture">
+                  <wp:docPr id="2114296125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708686602" name="Picture"/>
+                          <pic:cNvPr id="2114296125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437263385" name="Picture">
+                  <wp:docPr id="932548699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437263385" name="Picture"/>
+                          <pic:cNvPr id="932548699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127640337" name="Picture">
+                  <wp:docPr id="10946742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127640337" name="Picture"/>
+                          <pic:cNvPr id="10946742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646041842" name="Picture">
+                  <wp:docPr id="1273451330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646041842" name="Picture"/>
+                          <pic:cNvPr id="1273451330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774318011" name="Picture">
+                  <wp:docPr id="818265040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774318011" name="Picture"/>
+                          <pic:cNvPr id="818265040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028516127" name="Picture">
+                  <wp:docPr id="183961955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028516127" name="Picture"/>
+                          <pic:cNvPr id="183961955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708840434" name="Picture">
+                  <wp:docPr id="393296086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708840434" name="Picture"/>
+                          <pic:cNvPr id="393296086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730325883" name="Picture">
+                  <wp:docPr id="447428138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730325883" name="Picture"/>
+                          <pic:cNvPr id="447428138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490917518" name="Picture">
+                  <wp:docPr id="1577915919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490917518" name="Picture"/>
+                          <pic:cNvPr id="1577915919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>