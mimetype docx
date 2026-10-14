--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028909081" name="Picture">
+                  <wp:docPr id="1094429830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028909081" name="Picture"/>
+                          <pic:cNvPr id="1094429830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360225452" name="Picture">
+                  <wp:docPr id="1728273693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360225452" name="Picture"/>
+                          <pic:cNvPr id="1728273693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="6880417" name="Picture">
+                        <wp:docPr id="407199221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="6880417" name="Picture"/>
+                                <pic:cNvPr id="407199221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776203138" name="Picture">
+                  <wp:docPr id="1186015783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776203138" name="Picture"/>
+                          <pic:cNvPr id="1186015783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834218470" name="Picture">
+                  <wp:docPr id="11638837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834218470" name="Picture"/>
+                          <pic:cNvPr id="11638837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491666516" name="Picture">
+                  <wp:docPr id="981656063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491666516" name="Picture"/>
+                          <pic:cNvPr id="981656063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428809655" name="Picture">
+                  <wp:docPr id="1718146043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428809655" name="Picture"/>
+                          <pic:cNvPr id="1718146043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377814344" name="Picture">
+                  <wp:docPr id="200851046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377814344" name="Picture"/>
+                          <pic:cNvPr id="200851046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759670349" name="Picture">
+                        <wp:docPr id="471992630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759670349" name="Picture"/>
+                                <pic:cNvPr id="471992630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242495482" name="Picture">
+                        <wp:docPr id="267899095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242495482" name="Picture"/>
+                                <pic:cNvPr id="267899095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413198988" name="Picture">
+                        <wp:docPr id="1326083146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413198988" name="Picture"/>
+                                <pic:cNvPr id="1326083146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128220428" name="Picture">
+                        <wp:docPr id="1105435732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128220428" name="Picture"/>
+                                <pic:cNvPr id="1105435732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784023358" name="Picture">
+                        <wp:docPr id="803311779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784023358" name="Picture"/>
+                                <pic:cNvPr id="803311779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402170942" name="Picture">
+                        <wp:docPr id="1615066382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402170942" name="Picture"/>
+                                <pic:cNvPr id="1615066382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993091169" name="Picture">
+                        <wp:docPr id="92096729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993091169" name="Picture"/>
+                                <pic:cNvPr id="92096729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731814294" name="Picture">
+                        <wp:docPr id="2049451791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731814294" name="Picture"/>
+                                <pic:cNvPr id="2049451791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610680634" name="Picture">
+                        <wp:docPr id="73077828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610680634" name="Picture"/>
+                                <pic:cNvPr id="73077828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436319292" name="Picture">
+                        <wp:docPr id="1691508291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436319292" name="Picture"/>
+                                <pic:cNvPr id="1691508291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296979680" name="Picture">
+                        <wp:docPr id="1652490789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296979680" name="Picture"/>
+                                <pic:cNvPr id="1652490789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1070253114" name="Picture">
+                        <wp:docPr id="633905236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1070253114" name="Picture"/>
+                                <pic:cNvPr id="633905236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399083730" name="Picture">
+                        <wp:docPr id="1236995560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399083730" name="Picture"/>
+                                <pic:cNvPr id="1236995560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275382041" name="Picture">
+                        <wp:docPr id="1496887602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275382041" name="Picture"/>
+                                <pic:cNvPr id="1496887602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064193738" name="Picture">
+                        <wp:docPr id="179141542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064193738" name="Picture"/>
+                                <pic:cNvPr id="179141542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112751594" name="Picture">
+                  <wp:docPr id="1520109166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112751594" name="Picture"/>
+                          <pic:cNvPr id="1520109166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993662815" name="Picture">
+                  <wp:docPr id="267666035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993662815" name="Picture"/>
+                          <pic:cNvPr id="267666035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028615035" name="Picture">
+                  <wp:docPr id="1615139859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028615035" name="Picture"/>
+                          <pic:cNvPr id="1615139859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330666675" name="Picture">
+                  <wp:docPr id="351706264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330666675" name="Picture"/>
+                          <pic:cNvPr id="351706264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050801479" name="Picture">
+                  <wp:docPr id="1761611163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050801479" name="Picture"/>
+                          <pic:cNvPr id="1761611163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068752118" name="Picture">
+                  <wp:docPr id="2032215208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068752118" name="Picture"/>
+                          <pic:cNvPr id="2032215208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667736867" name="Picture">
+                        <wp:docPr id="419360464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667736867" name="Picture"/>
+                                <pic:cNvPr id="419360464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313272293" name="Picture">
+                  <wp:docPr id="1270569475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313272293" name="Picture"/>
+                          <pic:cNvPr id="1270569475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220409790" name="Picture">
+                  <wp:docPr id="1757818383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220409790" name="Picture"/>
+                          <pic:cNvPr id="1757818383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291315450" name="Picture">
+                  <wp:docPr id="128046505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291315450" name="Picture"/>
+                          <pic:cNvPr id="128046505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791685870" name="Picture">
+                  <wp:docPr id="2006657030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791685870" name="Picture"/>
+                          <pic:cNvPr id="2006657030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326141346" name="Picture">
+                  <wp:docPr id="1961321867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326141346" name="Picture"/>
+                          <pic:cNvPr id="1961321867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481828222" name="Picture">
+                  <wp:docPr id="758278561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481828222" name="Picture"/>
+                          <pic:cNvPr id="758278561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099231244" name="Picture">
+                        <wp:docPr id="1445117436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099231244" name="Picture"/>
+                                <pic:cNvPr id="1445117436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113430068" name="Picture">
+                  <wp:docPr id="37584558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113430068" name="Picture"/>
+                          <pic:cNvPr id="37584558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303366273" name="Picture">
+                  <wp:docPr id="1220622911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303366273" name="Picture"/>
+                          <pic:cNvPr id="1220622911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811910829" name="Picture">
+                  <wp:docPr id="693443859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811910829" name="Picture"/>
+                          <pic:cNvPr id="693443859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312310482" name="Picture">
+                  <wp:docPr id="1652697743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312310482" name="Picture"/>
+                          <pic:cNvPr id="1652697743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402915268" name="Picture">
+                  <wp:docPr id="1363557966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402915268" name="Picture"/>
+                          <pic:cNvPr id="1363557966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127659536" name="Picture">
+                  <wp:docPr id="445333364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127659536" name="Picture"/>
+                          <pic:cNvPr id="445333364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988786173" name="Picture">
+                        <wp:docPr id="1866584433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988786173" name="Picture"/>
+                                <pic:cNvPr id="1866584433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933518679" name="Picture">
+                  <wp:docPr id="476562741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933518679" name="Picture"/>
+                          <pic:cNvPr id="476562741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144340178" name="Picture">
+                  <wp:docPr id="561018662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144340178" name="Picture"/>
+                          <pic:cNvPr id="561018662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57865196" name="Picture">
+                  <wp:docPr id="1079767072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57865196" name="Picture"/>
+                          <pic:cNvPr id="1079767072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777246297" name="Picture">
+                  <wp:docPr id="1472942297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777246297" name="Picture"/>
+                          <pic:cNvPr id="1472942297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132314351" name="Picture">
+                  <wp:docPr id="1965085761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132314351" name="Picture"/>
+                          <pic:cNvPr id="1965085761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468324095" name="Picture">
+                  <wp:docPr id="1785065525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468324095" name="Picture"/>
+                          <pic:cNvPr id="1785065525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496032419" name="Picture">
+                  <wp:docPr id="346764179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496032419" name="Picture"/>
+                          <pic:cNvPr id="346764179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601731399" name="Picture">
+                  <wp:docPr id="1558193476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601731399" name="Picture"/>
+                          <pic:cNvPr id="1558193476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219257918" name="Picture">
+                  <wp:docPr id="424913023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219257918" name="Picture"/>
+                          <pic:cNvPr id="424913023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903649617" name="Picture">
+                        <wp:docPr id="185285935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903649617" name="Picture"/>
+                                <pic:cNvPr id="185285935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514239703" name="Picture">
+                  <wp:docPr id="262110305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514239703" name="Picture"/>
+                          <pic:cNvPr id="262110305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909509875" name="Picture">
+                  <wp:docPr id="1746685250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909509875" name="Picture"/>
+                          <pic:cNvPr id="1746685250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106378791" name="Picture">
+                  <wp:docPr id="48586812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106378791" name="Picture"/>
+                          <pic:cNvPr id="48586812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732553734" name="Picture">
+                  <wp:docPr id="2046812569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732553734" name="Picture"/>
+                          <pic:cNvPr id="2046812569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075956820" name="Picture">
+                  <wp:docPr id="1908708669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075956820" name="Picture"/>
+                          <pic:cNvPr id="1908708669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278546579" name="Picture">
+                  <wp:docPr id="1995199087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278546579" name="Picture"/>
+                          <pic:cNvPr id="1995199087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946813809" name="Picture">
+                        <wp:docPr id="79752810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946813809" name="Picture"/>
+                                <pic:cNvPr id="79752810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054365759" name="Picture">
+                  <wp:docPr id="279686071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054365759" name="Picture"/>
+                          <pic:cNvPr id="279686071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523022956" name="Picture">
+                  <wp:docPr id="295261836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523022956" name="Picture"/>
+                          <pic:cNvPr id="295261836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120037766" name="Picture">
+                  <wp:docPr id="1661993558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120037766" name="Picture"/>
+                          <pic:cNvPr id="1661993558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>