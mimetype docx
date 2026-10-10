--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302202506" name="Picture">
+                  <wp:docPr id="1098738339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302202506" name="Picture"/>
+                          <pic:cNvPr id="1098738339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001163808" name="Picture">
+                  <wp:docPr id="415155588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001163808" name="Picture"/>
+                          <pic:cNvPr id="415155588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535811309" name="Picture">
+                        <wp:docPr id="115657441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535811309" name="Picture"/>
+                                <pic:cNvPr id="115657441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468104081" name="Picture">
+                  <wp:docPr id="506167238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468104081" name="Picture"/>
+                          <pic:cNvPr id="506167238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533113366" name="Picture">
+                  <wp:docPr id="304842239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533113366" name="Picture"/>
+                          <pic:cNvPr id="304842239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021141319" name="Picture">
+                  <wp:docPr id="1256448796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021141319" name="Picture"/>
+                          <pic:cNvPr id="1256448796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112676631" name="Picture">
+                  <wp:docPr id="1613240321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112676631" name="Picture"/>
+                          <pic:cNvPr id="1613240321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310097701" name="Picture">
+                  <wp:docPr id="1613362121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310097701" name="Picture"/>
+                          <pic:cNvPr id="1613362121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531625516" name="Picture">
+                        <wp:docPr id="991357557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531625516" name="Picture"/>
+                                <pic:cNvPr id="991357557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912403359" name="Picture">
+                        <wp:docPr id="1250524745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912403359" name="Picture"/>
+                                <pic:cNvPr id="1250524745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614608228" name="Picture">
+                        <wp:docPr id="594220998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614608228" name="Picture"/>
+                                <pic:cNvPr id="594220998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275627282" name="Picture">
+                        <wp:docPr id="948859534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275627282" name="Picture"/>
+                                <pic:cNvPr id="948859534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1278375015" name="Picture">
+                        <wp:docPr id="606640247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1278375015" name="Picture"/>
+                                <pic:cNvPr id="606640247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10533416" name="Picture">
+                        <wp:docPr id="1064052922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10533416" name="Picture"/>
+                                <pic:cNvPr id="1064052922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157839622" name="Picture">
+                        <wp:docPr id="2064704200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157839622" name="Picture"/>
+                                <pic:cNvPr id="2064704200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261104044" name="Picture">
+                        <wp:docPr id="1339814799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261104044" name="Picture"/>
+                                <pic:cNvPr id="1339814799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790571549" name="Picture">
+                        <wp:docPr id="1851860770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790571549" name="Picture"/>
+                                <pic:cNvPr id="1851860770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298176852" name="Picture">
+                        <wp:docPr id="16924877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298176852" name="Picture"/>
+                                <pic:cNvPr id="16924877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682853466" name="Picture">
+                        <wp:docPr id="405282151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682853466" name="Picture"/>
+                                <pic:cNvPr id="405282151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243624251" name="Picture">
+                        <wp:docPr id="52642838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243624251" name="Picture"/>
+                                <pic:cNvPr id="52642838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11646,57 +11646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759335918" name="Picture">
+                  <wp:docPr id="623872966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759335918" name="Picture"/>
+                          <pic:cNvPr id="623872966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11735,57 +11735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346764714" name="Picture">
+                  <wp:docPr id="1677417615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346764714" name="Picture"/>
+                          <pic:cNvPr id="1677417615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12379,57 +12379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898337413" name="Picture">
+                  <wp:docPr id="1438669830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898337413" name="Picture"/>
+                          <pic:cNvPr id="1438669830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13607,57 +13607,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627352537" name="Picture">
+                  <wp:docPr id="24246761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627352537" name="Picture"/>
+                          <pic:cNvPr id="24246761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13710,57 +13710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839752175" name="Picture">
+                  <wp:docPr id="149047947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839752175" name="Picture"/>
+                          <pic:cNvPr id="149047947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15089,57 +15089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120008642" name="Picture">
+                  <wp:docPr id="1811491995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120008642" name="Picture"/>
+                          <pic:cNvPr id="1811491995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16214,57 +16214,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="38954258" name="Picture">
+                        <wp:docPr id="1618011252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="38954258" name="Picture"/>
+                                <pic:cNvPr id="1618011252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17117,57 +17117,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946865157" name="Picture">
+                        <wp:docPr id="268708834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946865157" name="Picture"/>
+                                <pic:cNvPr id="268708834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18725,57 +18725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956013442" name="Picture">
+                  <wp:docPr id="1039696041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956013442" name="Picture"/>
+                          <pic:cNvPr id="1039696041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18814,57 +18814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029557376" name="Picture">
+                  <wp:docPr id="615108562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029557376" name="Picture"/>
+                          <pic:cNvPr id="615108562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19458,57 +19458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528832456" name="Picture">
+                  <wp:docPr id="356760478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528832456" name="Picture"/>
+                          <pic:cNvPr id="356760478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20456,57 +20456,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863626959" name="Picture">
+                  <wp:docPr id="1534898823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863626959" name="Picture"/>
+                          <pic:cNvPr id="1534898823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20559,57 +20559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996533504" name="Picture">
+                  <wp:docPr id="1109728198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996533504" name="Picture"/>
+                          <pic:cNvPr id="1109728198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21940,57 +21940,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768133313" name="Picture">
+                  <wp:docPr id="1657591897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768133313" name="Picture"/>
+                          <pic:cNvPr id="1657591897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23102,57 +23102,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="271016877" name="Picture">
+                        <wp:docPr id="476752072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="271016877" name="Picture"/>
+                                <pic:cNvPr id="476752072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24077,57 +24077,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="206255189" name="Picture">
+                        <wp:docPr id="369375215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="206255189" name="Picture"/>
+                                <pic:cNvPr id="369375215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25496,57 +25496,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726709801" name="Picture">
+                  <wp:docPr id="2046895756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726709801" name="Picture"/>
+                          <pic:cNvPr id="2046895756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25585,57 +25585,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564455376" name="Picture">
+                  <wp:docPr id="804692829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564455376" name="Picture"/>
+                          <pic:cNvPr id="804692829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26274,57 +26274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691780828" name="Picture">
+                  <wp:docPr id="1701684889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691780828" name="Picture"/>
+                          <pic:cNvPr id="1701684889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27362,57 +27362,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037911578" name="Picture">
+                  <wp:docPr id="1204082772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037911578" name="Picture"/>
+                          <pic:cNvPr id="1204082772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27465,57 +27465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952119864" name="Picture">
+                  <wp:docPr id="187393005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952119864" name="Picture"/>
+                          <pic:cNvPr id="187393005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28938,57 +28938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581230142" name="Picture">
+                  <wp:docPr id="1467392866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581230142" name="Picture"/>
+                          <pic:cNvPr id="1467392866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31871,57 +31871,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805084266" name="Picture">
+                  <wp:docPr id="1804049065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805084266" name="Picture"/>
+                          <pic:cNvPr id="1804049065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31960,57 +31960,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875251208" name="Picture">
+                  <wp:docPr id="159930632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875251208" name="Picture"/>
+                          <pic:cNvPr id="159930632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32604,57 +32604,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398419241" name="Picture">
+                  <wp:docPr id="448413573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398419241" name="Picture"/>
+                          <pic:cNvPr id="448413573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33602,57 +33602,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055583603" name="Picture">
+                  <wp:docPr id="1662658535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055583603" name="Picture"/>
+                          <pic:cNvPr id="1662658535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33705,57 +33705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895977666" name="Picture">
+                  <wp:docPr id="307499167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895977666" name="Picture"/>
+                          <pic:cNvPr id="307499167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35082,57 +35082,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083750035" name="Picture">
+                  <wp:docPr id="1487231684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083750035" name="Picture"/>
+                          <pic:cNvPr id="1487231684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36225,57 +36225,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559599301" name="Picture">
+                        <wp:docPr id="1881081902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559599301" name="Picture"/>
+                                <pic:cNvPr id="1881081902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37496,57 +37496,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158010165" name="Picture">
+                  <wp:docPr id="1659167135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158010165" name="Picture"/>
+                          <pic:cNvPr id="1659167135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37576,57 +37576,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673781423" name="Picture">
+                  <wp:docPr id="1524670809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673781423" name="Picture"/>
+                          <pic:cNvPr id="1524670809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38055,57 +38055,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547404394" name="Picture">
+                  <wp:docPr id="1541166412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547404394" name="Picture"/>
+                          <pic:cNvPr id="1541166412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39650,57 +39650,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351091889" name="Picture">
+                  <wp:docPr id="1852383241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351091889" name="Picture"/>
+                          <pic:cNvPr id="1852383241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39721,57 +39721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947323629" name="Picture">
+                  <wp:docPr id="828161780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947323629" name="Picture"/>
+                          <pic:cNvPr id="828161780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40135,57 +40135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372019695" name="Picture">
+                  <wp:docPr id="143915942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372019695" name="Picture"/>
+                          <pic:cNvPr id="143915942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>