--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855371137" name="Picture">
+                  <wp:docPr id="595001070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855371137" name="Picture"/>
+                          <pic:cNvPr id="595001070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350227820" name="Picture">
+                  <wp:docPr id="476705923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350227820" name="Picture"/>
+                          <pic:cNvPr id="476705923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109007885" name="Picture">
+                        <wp:docPr id="940365719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109007885" name="Picture"/>
+                                <pic:cNvPr id="940365719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763877870" name="Picture">
+                  <wp:docPr id="672601207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763877870" name="Picture"/>
+                          <pic:cNvPr id="672601207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331903912" name="Picture">
+                  <wp:docPr id="2073987861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331903912" name="Picture"/>
+                          <pic:cNvPr id="2073987861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380915284" name="Picture">
+                  <wp:docPr id="99942599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380915284" name="Picture"/>
+                          <pic:cNvPr id="99942599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710021070" name="Picture">
+                  <wp:docPr id="1484768670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710021070" name="Picture"/>
+                          <pic:cNvPr id="1484768670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811661611" name="Picture">
+                  <wp:docPr id="191524789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811661611" name="Picture"/>
+                          <pic:cNvPr id="191524789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829276215" name="Picture">
+                        <wp:docPr id="143407729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829276215" name="Picture"/>
+                                <pic:cNvPr id="143407729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545448605" name="Picture">
+                        <wp:docPr id="1091633797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545448605" name="Picture"/>
+                                <pic:cNvPr id="1091633797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018753427" name="Picture">
+                        <wp:docPr id="1163823685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018753427" name="Picture"/>
+                                <pic:cNvPr id="1163823685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1613666987" name="Picture">
+                        <wp:docPr id="1454369353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1613666987" name="Picture"/>
+                                <pic:cNvPr id="1454369353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="485761793" name="Picture">
+                        <wp:docPr id="713409972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="485761793" name="Picture"/>
+                                <pic:cNvPr id="713409972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626762250" name="Picture">
+                        <wp:docPr id="279681482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626762250" name="Picture"/>
+                                <pic:cNvPr id="279681482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068774278" name="Picture">
+                        <wp:docPr id="1123627058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068774278" name="Picture"/>
+                                <pic:cNvPr id="1123627058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886923454" name="Picture">
+                        <wp:docPr id="858314969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886923454" name="Picture"/>
+                                <pic:cNvPr id="858314969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1514382041" name="Picture">
+                        <wp:docPr id="1587742995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1514382041" name="Picture"/>
+                                <pic:cNvPr id="1587742995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1624500714" name="Picture">
+                        <wp:docPr id="1762104582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1624500714" name="Picture"/>
+                                <pic:cNvPr id="1762104582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435252785" name="Picture">
+                        <wp:docPr id="525946364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435252785" name="Picture"/>
+                                <pic:cNvPr id="525946364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901756045" name="Picture">
+                        <wp:docPr id="72523042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901756045" name="Picture"/>
+                                <pic:cNvPr id="72523042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044688671" name="Picture">
+                        <wp:docPr id="370151093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044688671" name="Picture"/>
+                                <pic:cNvPr id="370151093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412741376" name="Picture">
+                        <wp:docPr id="1632205917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412741376" name="Picture"/>
+                                <pic:cNvPr id="1632205917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220366067" name="Picture">
+                        <wp:docPr id="1350924329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220366067" name="Picture"/>
+                                <pic:cNvPr id="1350924329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770028863" name="Picture">
+                  <wp:docPr id="1032372050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770028863" name="Picture"/>
+                          <pic:cNvPr id="1032372050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138993901" name="Picture">
+                  <wp:docPr id="1877969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138993901" name="Picture"/>
+                          <pic:cNvPr id="1877969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576344120" name="Picture">
+                  <wp:docPr id="1904401808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576344120" name="Picture"/>
+                          <pic:cNvPr id="1904401808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122361444" name="Picture">
+                  <wp:docPr id="1359660521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122361444" name="Picture"/>
+                          <pic:cNvPr id="1359660521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867979362" name="Picture">
+                  <wp:docPr id="1666077451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867979362" name="Picture"/>
+                          <pic:cNvPr id="1666077451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421754890" name="Picture">
+                  <wp:docPr id="1287933085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421754890" name="Picture"/>
+                          <pic:cNvPr id="1287933085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010082001" name="Picture">
+                        <wp:docPr id="43356118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010082001" name="Picture"/>
+                                <pic:cNvPr id="43356118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608053667" name="Picture">
+                  <wp:docPr id="481501146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608053667" name="Picture"/>
+                          <pic:cNvPr id="481501146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248592950" name="Picture">
+                  <wp:docPr id="596398870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248592950" name="Picture"/>
+                          <pic:cNvPr id="596398870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393883925" name="Picture">
+                  <wp:docPr id="222921614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393883925" name="Picture"/>
+                          <pic:cNvPr id="222921614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321669474" name="Picture">
+                  <wp:docPr id="317177018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321669474" name="Picture"/>
+                          <pic:cNvPr id="317177018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037038016" name="Picture">
+                  <wp:docPr id="886951800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037038016" name="Picture"/>
+                          <pic:cNvPr id="886951800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033589712" name="Picture">
+                  <wp:docPr id="145133860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033589712" name="Picture"/>
+                          <pic:cNvPr id="145133860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666099745" name="Picture">
+                        <wp:docPr id="2052848873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666099745" name="Picture"/>
+                                <pic:cNvPr id="2052848873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847767450" name="Picture">
+                  <wp:docPr id="1187544375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847767450" name="Picture"/>
+                          <pic:cNvPr id="1187544375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871165843" name="Picture">
+                  <wp:docPr id="1511371378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871165843" name="Picture"/>
+                          <pic:cNvPr id="1511371378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130589962" name="Picture">
+                  <wp:docPr id="825565634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130589962" name="Picture"/>
+                          <pic:cNvPr id="825565634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91263035" name="Picture">
+                  <wp:docPr id="201248774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91263035" name="Picture"/>
+                          <pic:cNvPr id="201248774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892733213" name="Picture">
+                  <wp:docPr id="1551716321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892733213" name="Picture"/>
+                          <pic:cNvPr id="1551716321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570854129" name="Picture">
+                  <wp:docPr id="1157071546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570854129" name="Picture"/>
+                          <pic:cNvPr id="1157071546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713968250" name="Picture">
+                        <wp:docPr id="631331243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713968250" name="Picture"/>
+                                <pic:cNvPr id="631331243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829997714" name="Picture">
+                  <wp:docPr id="1572597239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829997714" name="Picture"/>
+                          <pic:cNvPr id="1572597239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666584298" name="Picture">
+                  <wp:docPr id="828937757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666584298" name="Picture"/>
+                          <pic:cNvPr id="828937757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298392924" name="Picture">
+                  <wp:docPr id="1669992905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298392924" name="Picture"/>
+                          <pic:cNvPr id="1669992905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270791757" name="Picture">
+                  <wp:docPr id="264975757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270791757" name="Picture"/>
+                          <pic:cNvPr id="264975757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859033834" name="Picture">
+                  <wp:docPr id="927843781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859033834" name="Picture"/>
+                          <pic:cNvPr id="927843781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041378997" name="Picture">
+                  <wp:docPr id="1886943541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041378997" name="Picture"/>
+                          <pic:cNvPr id="1886943541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="403216412" name="Picture">
+                        <wp:docPr id="1268790377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="403216412" name="Picture"/>
+                                <pic:cNvPr id="1268790377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40840862" name="Picture">
+                  <wp:docPr id="1405240885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40840862" name="Picture"/>
+                          <pic:cNvPr id="1405240885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585155767" name="Picture">
+                  <wp:docPr id="420160344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585155767" name="Picture"/>
+                          <pic:cNvPr id="420160344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792937548" name="Picture">
+                  <wp:docPr id="1940711429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792937548" name="Picture"/>
+                          <pic:cNvPr id="1940711429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40597233" name="Picture">
+                  <wp:docPr id="452680521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40597233" name="Picture"/>
+                          <pic:cNvPr id="452680521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673785945" name="Picture">
+                  <wp:docPr id="362665739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673785945" name="Picture"/>
+                          <pic:cNvPr id="362665739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885933439" name="Picture">
+                  <wp:docPr id="987686907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885933439" name="Picture"/>
+                          <pic:cNvPr id="987686907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975942211" name="Picture">
+                  <wp:docPr id="1436960292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975942211" name="Picture"/>
+                          <pic:cNvPr id="1436960292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973270255" name="Picture">
+                  <wp:docPr id="1120772728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973270255" name="Picture"/>
+                          <pic:cNvPr id="1120772728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451163775" name="Picture">
+                  <wp:docPr id="870214379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451163775" name="Picture"/>
+                          <pic:cNvPr id="870214379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>