--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590972967" name="Picture">
+                  <wp:docPr id="1661925324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590972967" name="Picture"/>
+                          <pic:cNvPr id="1661925324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873702137" name="Picture">
+                  <wp:docPr id="582102244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873702137" name="Picture"/>
+                          <pic:cNvPr id="582102244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251429933" name="Picture">
+                        <wp:docPr id="232550090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251429933" name="Picture"/>
+                                <pic:cNvPr id="232550090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972273235" name="Picture">
+                  <wp:docPr id="1893288073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972273235" name="Picture"/>
+                          <pic:cNvPr id="1893288073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600004558" name="Picture">
+                  <wp:docPr id="1157808923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600004558" name="Picture"/>
+                          <pic:cNvPr id="1157808923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232975687" name="Picture">
+                  <wp:docPr id="363390648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232975687" name="Picture"/>
+                          <pic:cNvPr id="363390648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059263842" name="Picture">
+                  <wp:docPr id="1966266107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059263842" name="Picture"/>
+                          <pic:cNvPr id="1966266107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090167297" name="Picture">
+                  <wp:docPr id="509469126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090167297" name="Picture"/>
+                          <pic:cNvPr id="509469126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885502452" name="Picture">
+                        <wp:docPr id="169879135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885502452" name="Picture"/>
+                                <pic:cNvPr id="169879135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373603957" name="Picture">
+                        <wp:docPr id="621003983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373603957" name="Picture"/>
+                                <pic:cNvPr id="621003983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672481541" name="Picture">
+                        <wp:docPr id="1908795416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672481541" name="Picture"/>
+                                <pic:cNvPr id="1908795416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139119358" name="Picture">
+                        <wp:docPr id="63944572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139119358" name="Picture"/>
+                                <pic:cNvPr id="63944572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249665775" name="Picture">
+                        <wp:docPr id="993467802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249665775" name="Picture"/>
+                                <pic:cNvPr id="993467802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377678074" name="Picture">
+                        <wp:docPr id="1450607499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377678074" name="Picture"/>
+                                <pic:cNvPr id="1450607499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786281958" name="Picture">
+                        <wp:docPr id="1808905430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786281958" name="Picture"/>
+                                <pic:cNvPr id="1808905430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="340665032" name="Picture">
+                        <wp:docPr id="1578529985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="340665032" name="Picture"/>
+                                <pic:cNvPr id="1578529985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693592690" name="Picture">
+                        <wp:docPr id="665766564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693592690" name="Picture"/>
+                                <pic:cNvPr id="665766564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="122793382" name="Picture">
+                        <wp:docPr id="1947862069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="122793382" name="Picture"/>
+                                <pic:cNvPr id="1947862069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132092732" name="Picture">
+                        <wp:docPr id="783950993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132092732" name="Picture"/>
+                                <pic:cNvPr id="783950993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163810539" name="Picture">
+                        <wp:docPr id="1818515228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163810539" name="Picture"/>
+                                <pic:cNvPr id="1818515228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274810319" name="Picture">
+                        <wp:docPr id="1737523249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274810319" name="Picture"/>
+                                <pic:cNvPr id="1737523249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="561236729" name="Picture">
+                        <wp:docPr id="675867841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="561236729" name="Picture"/>
+                                <pic:cNvPr id="675867841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1506579539" name="Picture">
+                        <wp:docPr id="831790721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1506579539" name="Picture"/>
+                                <pic:cNvPr id="831790721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490703316" name="Picture">
+                  <wp:docPr id="326954884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490703316" name="Picture"/>
+                          <pic:cNvPr id="326954884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264367810" name="Picture">
+                  <wp:docPr id="644295141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264367810" name="Picture"/>
+                          <pic:cNvPr id="644295141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948270602" name="Picture">
+                  <wp:docPr id="1546034576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948270602" name="Picture"/>
+                          <pic:cNvPr id="1546034576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096558920" name="Picture">
+                  <wp:docPr id="1769862943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096558920" name="Picture"/>
+                          <pic:cNvPr id="1769862943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754518617" name="Picture">
+                  <wp:docPr id="1639705820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754518617" name="Picture"/>
+                          <pic:cNvPr id="1639705820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778089067" name="Picture">
+                  <wp:docPr id="149459833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778089067" name="Picture"/>
+                          <pic:cNvPr id="149459833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47728739" name="Picture">
+                        <wp:docPr id="2024150549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47728739" name="Picture"/>
+                                <pic:cNvPr id="2024150549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639804477" name="Picture">
+                  <wp:docPr id="1295100509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639804477" name="Picture"/>
+                          <pic:cNvPr id="1295100509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405888010" name="Picture">
+                  <wp:docPr id="741574718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405888010" name="Picture"/>
+                          <pic:cNvPr id="741574718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491764287" name="Picture">
+                  <wp:docPr id="1693267219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491764287" name="Picture"/>
+                          <pic:cNvPr id="1693267219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959304846" name="Picture">
+                  <wp:docPr id="1470322780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959304846" name="Picture"/>
+                          <pic:cNvPr id="1470322780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974591799" name="Picture">
+                  <wp:docPr id="2040129355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974591799" name="Picture"/>
+                          <pic:cNvPr id="2040129355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43506085" name="Picture">
+                  <wp:docPr id="702693994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43506085" name="Picture"/>
+                          <pic:cNvPr id="702693994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882574405" name="Picture">
+                        <wp:docPr id="556782352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882574405" name="Picture"/>
+                                <pic:cNvPr id="556782352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288923927" name="Picture">
+                  <wp:docPr id="442836045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288923927" name="Picture"/>
+                          <pic:cNvPr id="442836045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799558664" name="Picture">
+                  <wp:docPr id="534670973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799558664" name="Picture"/>
+                          <pic:cNvPr id="534670973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913284649" name="Picture">
+                  <wp:docPr id="728600771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913284649" name="Picture"/>
+                          <pic:cNvPr id="728600771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85920896" name="Picture">
+                  <wp:docPr id="868826931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85920896" name="Picture"/>
+                          <pic:cNvPr id="868826931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884618821" name="Picture">
+                  <wp:docPr id="1542388149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884618821" name="Picture"/>
+                          <pic:cNvPr id="1542388149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150829752" name="Picture">
+                  <wp:docPr id="417856550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150829752" name="Picture"/>
+                          <pic:cNvPr id="417856550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609516485" name="Picture">
+                        <wp:docPr id="649810283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609516485" name="Picture"/>
+                                <pic:cNvPr id="649810283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586110579" name="Picture">
+                  <wp:docPr id="18517846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586110579" name="Picture"/>
+                          <pic:cNvPr id="18517846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122117243" name="Picture">
+                  <wp:docPr id="1911317702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122117243" name="Picture"/>
+                          <pic:cNvPr id="1911317702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809075993" name="Picture">
+                  <wp:docPr id="1662966321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809075993" name="Picture"/>
+                          <pic:cNvPr id="1662966321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611118035" name="Picture">
+                  <wp:docPr id="1170669546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611118035" name="Picture"/>
+                          <pic:cNvPr id="1170669546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559257407" name="Picture">
+                  <wp:docPr id="1935899967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559257407" name="Picture"/>
+                          <pic:cNvPr id="1935899967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744496047" name="Picture">
+                  <wp:docPr id="1256809482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744496047" name="Picture"/>
+                          <pic:cNvPr id="1256809482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896607056" name="Picture">
+                        <wp:docPr id="1564374015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896607056" name="Picture"/>
+                                <pic:cNvPr id="1564374015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106032963" name="Picture">
+                  <wp:docPr id="1559663974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106032963" name="Picture"/>
+                          <pic:cNvPr id="1559663974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488872865" name="Picture">
+                  <wp:docPr id="630429727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488872865" name="Picture"/>
+                          <pic:cNvPr id="630429727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621606399" name="Picture">
+                  <wp:docPr id="751342985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621606399" name="Picture"/>
+                          <pic:cNvPr id="751342985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032674391" name="Picture">
+                  <wp:docPr id="79677045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032674391" name="Picture"/>
+                          <pic:cNvPr id="79677045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941249733" name="Picture">
+                  <wp:docPr id="1908020486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941249733" name="Picture"/>
+                          <pic:cNvPr id="1908020486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647103779" name="Picture">
+                  <wp:docPr id="1747921185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647103779" name="Picture"/>
+                          <pic:cNvPr id="1747921185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097832962" name="Picture">
+                  <wp:docPr id="1226572551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097832962" name="Picture"/>
+                          <pic:cNvPr id="1226572551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890742072" name="Picture">
+                  <wp:docPr id="636823223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890742072" name="Picture"/>
+                          <pic:cNvPr id="636823223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704914446" name="Picture">
+                  <wp:docPr id="1068688710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704914446" name="Picture"/>
+                          <pic:cNvPr id="1068688710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>