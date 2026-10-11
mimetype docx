--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425586231" name="Picture">
+                  <wp:docPr id="1212734516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425586231" name="Picture"/>
+                          <pic:cNvPr id="1212734516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031917740" name="Picture">
+                  <wp:docPr id="559993074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031917740" name="Picture"/>
+                          <pic:cNvPr id="559993074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897156702" name="Picture">
+                        <wp:docPr id="1352697218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897156702" name="Picture"/>
+                                <pic:cNvPr id="1352697218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000864388" name="Picture">
+                  <wp:docPr id="1760486120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000864388" name="Picture"/>
+                          <pic:cNvPr id="1760486120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696682920" name="Picture">
+                  <wp:docPr id="776210457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696682920" name="Picture"/>
+                          <pic:cNvPr id="776210457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324013397" name="Picture">
+                  <wp:docPr id="1090827535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324013397" name="Picture"/>
+                          <pic:cNvPr id="1090827535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126504299" name="Picture">
+                  <wp:docPr id="157659106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126504299" name="Picture"/>
+                          <pic:cNvPr id="157659106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017286819" name="Picture">
+                  <wp:docPr id="117281412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017286819" name="Picture"/>
+                          <pic:cNvPr id="117281412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1512998079" name="Picture">
+                        <wp:docPr id="2043052577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1512998079" name="Picture"/>
+                                <pic:cNvPr id="2043052577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30595095" name="Picture">
+                        <wp:docPr id="1013680444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30595095" name="Picture"/>
+                                <pic:cNvPr id="1013680444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1343979370" name="Picture">
+                        <wp:docPr id="342544510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1343979370" name="Picture"/>
+                                <pic:cNvPr id="342544510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424928107" name="Picture">
+                        <wp:docPr id="1247327823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424928107" name="Picture"/>
+                                <pic:cNvPr id="1247327823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530695628" name="Picture">
+                        <wp:docPr id="1141720664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530695628" name="Picture"/>
+                                <pic:cNvPr id="1141720664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58325947" name="Picture">
+                        <wp:docPr id="1439371366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58325947" name="Picture"/>
+                                <pic:cNvPr id="1439371366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136583909" name="Picture">
+                        <wp:docPr id="2071781984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136583909" name="Picture"/>
+                                <pic:cNvPr id="2071781984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98318906" name="Picture">
+                        <wp:docPr id="1785432522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98318906" name="Picture"/>
+                                <pic:cNvPr id="1785432522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725491570" name="Picture">
+                        <wp:docPr id="990041634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725491570" name="Picture"/>
+                                <pic:cNvPr id="990041634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649413063" name="Picture">
+                        <wp:docPr id="2035218594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649413063" name="Picture"/>
+                                <pic:cNvPr id="2035218594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916743254" name="Picture">
+                        <wp:docPr id="1362571302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916743254" name="Picture"/>
+                                <pic:cNvPr id="1362571302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810330897" name="Picture">
+                        <wp:docPr id="554707714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810330897" name="Picture"/>
+                                <pic:cNvPr id="554707714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211621230" name="Picture">
+                  <wp:docPr id="1001421859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211621230" name="Picture"/>
+                          <pic:cNvPr id="1001421859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432815260" name="Picture">
+                  <wp:docPr id="634698200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432815260" name="Picture"/>
+                          <pic:cNvPr id="634698200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228257913" name="Picture">
+                  <wp:docPr id="1879014961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228257913" name="Picture"/>
+                          <pic:cNvPr id="1879014961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132669288" name="Picture">
+                  <wp:docPr id="580434204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132669288" name="Picture"/>
+                          <pic:cNvPr id="580434204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592133811" name="Picture">
+                  <wp:docPr id="978155702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592133811" name="Picture"/>
+                          <pic:cNvPr id="978155702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986339767" name="Picture">
+                  <wp:docPr id="604334646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986339767" name="Picture"/>
+                          <pic:cNvPr id="604334646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955166773" name="Picture">
+                        <wp:docPr id="1491693098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955166773" name="Picture"/>
+                                <pic:cNvPr id="1491693098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="861447582" name="Picture">
+                        <wp:docPr id="2082657186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="861447582" name="Picture"/>
+                                <pic:cNvPr id="2082657186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529548840" name="Picture">
+                  <wp:docPr id="1211028462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529548840" name="Picture"/>
+                          <pic:cNvPr id="1211028462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321831704" name="Picture">
+                  <wp:docPr id="1021720292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321831704" name="Picture"/>
+                          <pic:cNvPr id="1021720292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705832630" name="Picture">
+                  <wp:docPr id="1454595353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705832630" name="Picture"/>
+                          <pic:cNvPr id="1454595353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524218269" name="Picture">
+                  <wp:docPr id="60894450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524218269" name="Picture"/>
+                          <pic:cNvPr id="60894450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740645567" name="Picture">
+                  <wp:docPr id="1150436153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740645567" name="Picture"/>
+                          <pic:cNvPr id="1150436153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984305275" name="Picture">
+                  <wp:docPr id="1478158169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984305275" name="Picture"/>
+                          <pic:cNvPr id="1478158169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="811360484" name="Picture">
+                        <wp:docPr id="271059447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="811360484" name="Picture"/>
+                                <pic:cNvPr id="271059447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357129730" name="Picture">
+                  <wp:docPr id="520553604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357129730" name="Picture"/>
+                          <pic:cNvPr id="520553604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749271568" name="Picture">
+                  <wp:docPr id="1570001478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749271568" name="Picture"/>
+                          <pic:cNvPr id="1570001478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124009940" name="Picture">
+                  <wp:docPr id="9347918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124009940" name="Picture"/>
+                          <pic:cNvPr id="9347918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619693062" name="Picture">
+                  <wp:docPr id="1714419704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619693062" name="Picture"/>
+                          <pic:cNvPr id="1714419704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369066957" name="Picture">
+                  <wp:docPr id="98645503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369066957" name="Picture"/>
+                          <pic:cNvPr id="98645503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565019865" name="Picture">
+                  <wp:docPr id="1305525590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565019865" name="Picture"/>
+                          <pic:cNvPr id="1305525590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476930254" name="Picture">
+                        <wp:docPr id="1773226096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476930254" name="Picture"/>
+                                <pic:cNvPr id="1773226096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365885018" name="Picture">
+                  <wp:docPr id="566456861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365885018" name="Picture"/>
+                          <pic:cNvPr id="566456861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709983638" name="Picture">
+                  <wp:docPr id="1899990316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709983638" name="Picture"/>
+                          <pic:cNvPr id="1899990316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451211946" name="Picture">
+                  <wp:docPr id="1563003064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451211946" name="Picture"/>
+                          <pic:cNvPr id="1563003064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194470666" name="Picture">
+                  <wp:docPr id="1668881989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194470666" name="Picture"/>
+                          <pic:cNvPr id="1668881989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269574036" name="Picture">
+                  <wp:docPr id="338904586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269574036" name="Picture"/>
+                          <pic:cNvPr id="338904586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034561850" name="Picture">
+                  <wp:docPr id="1653243421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034561850" name="Picture"/>
+                          <pic:cNvPr id="1653243421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175833365" name="Picture">
+                        <wp:docPr id="138965158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175833365" name="Picture"/>
+                                <pic:cNvPr id="138965158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718885017" name="Picture">
+                  <wp:docPr id="964922660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718885017" name="Picture"/>
+                          <pic:cNvPr id="964922660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671133887" name="Picture">
+                  <wp:docPr id="1852391603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671133887" name="Picture"/>
+                          <pic:cNvPr id="1852391603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986034627" name="Picture">
+                  <wp:docPr id="2076067847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986034627" name="Picture"/>
+                          <pic:cNvPr id="2076067847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>